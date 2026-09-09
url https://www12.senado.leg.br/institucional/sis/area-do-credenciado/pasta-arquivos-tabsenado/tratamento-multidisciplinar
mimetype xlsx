--- v0 (2025-12-05)
+++ v1 (2026-09-09)
@@ -1,59 +1,59 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27126"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27328"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\COATREL\SECRER\02. TABSENADO\Reajuste 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\CORA\SECRER\15. TABELAS\01. TABSENADO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{191B8C95-2F79-4243-9D55-F1A4101BE092}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{A5E9441F-3107-40B0-B355-34364FED7624}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="TRATAMENTO MULTIDISCIPLINAR" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -650,60 +650,60 @@
 O pacote compreende todas as medidas necessárias ao tratamento das patologias apresentadas pelo beneficiário, no plantão de 12 horas, independente do quantitativo de membros ou regiões tratadas (incluindo utilização de equipamentos). A duração da sessão é de no mínimo 45 minutos. É permitido, no máximo, 3 sessões de fisioterapia por semana (para maior quantidade de sessões semanais é necessária Autorização Prévia). É necessário autorização prévia para realização de sessão de fisioterapia concomitantemente ou no mesmo dia com qualquer outro de fisioterapia. Não é permitido ao fisioterapeuta realizar uma sessão juntamente com a consulta. RESOLUÇÃO n° 428 de 08 de julho de 2013 do COFFITO. Não é necessária a solicitação médica junto ao faturamento, exceto quando o faturamento for desvinculado da conta hospitalar, ou seja, realizado por outro profissional/entidade escolhido pelo paciente/responsável sendo necessária a solicitação médica nesse caso. 
 Os códigos abaixo estão incluídos no pacote: 
 50000357 - Disfunção neurofuncional, paciente independente ou com dependência parcial, em atendimento hospitalar nas unidades de internação. 
 50000365 - Disfunção locomotora, paciente independente ou com dependência parcial, em atendimento hospitalar nas unidades de internação. 
 50000373 - Disfunção do Sistema Respiratório, em atendimento hospitalar nas unidades de internação.
 50000381 - Disfunção do sistema cardiovascular, em atendimento hospitalar nas unidades de internação. Este item somente será considerado como Complexidade II se estiver sendo realizado em concomitância com outro item de Complexidade II, do contrário será pago o pacote de complexidade I. 
 50000390 - Disfunção do sistema tegumentar atingindo até um terço de área corporal, em unidades de internação. 
 50000403 - Disfunção do Sistema Linfático e/ou Vascular em um segmento, associada ou não a ulcerações, em atendimento hospitalar nas unidades de internação. 
 50000411 - Paciente em pré/pós-operatório, requerendo assistência fisioterapêutica preventiva e/ou terapêutica, em atendimento hospitalar nas unidades de internação. Este item somente será considerado como Complexidade II se estiver sendo realizado em concomitância com outro item de Complexidade II, do contrário será pago o pacote de complexidade I. 
 50000420 - Disfunção endócrino-metabólica, em atendimento hospitalar nas unidades de internação. Este item somente será considerado como Complexidade II se estiver sendo realizado em concomitância com outro item de Complexidade II, do contrário será pago o pacote de complexidade I.</t>
   </si>
   <si>
     <t>7) Sessão de Fisioterapia Hospitalar complexidade II:
 O pacote compreende todas as medidas necessárias ao tratamento das patologias apresentadas pelo beneficiário, no plantão de 12 horas, independente do quantitativo de membros ou regiões tratadas (incluindo utilização de equipamentos). A duração da sessão é de no mínimo 45 minutos. É permitido, no máximo, 3 sessões de fisioterapia por semana (para maior quantidade de sessões semanais é necessária Autorização Prévia). É necessário autorização prévia para realização de sessão de fisioterapia concomitantemente ou no mesmo dia com qualquer outro de fisioterapia. Não é permitido ao fisioterapeuta realizar uma sessão juntamente com a consulta. RESOLUÇÃO n° 428 de 08 de julho de 2013 do COFFITO. Não é necessária a solicitação médica junto ao faturamento, exceto quando o faturamento for desvinculado da conta hospitalar, ou seja, realizado por outro profissional/entidade escolhido pelo paciente/responsável sendo necessária a solicitação médica nesse caso.
 Os códigos abaixo estão incluídos no pacote: 
 50000152 - Disfunção neurofuncional, paciente com dependência total. 
 50000160 - Disfunção locomotora, paciente com dependência total. 
 50000179 - Disfunção do Sistema Respiratório clínica e/ou cirúrgica atendido em Programas de Recuperação Funcional Cardiopulmonar, de forma individualizada. 
 50000187 - Disfunção do sistema cardiovascular clínica e/ou cirúrgica atendido em programas de recuperação funcional cardiovascular, de forma individualizada. 
 50000195 - Disfunção do sistema tegumentar, atingindo mais de um terço da área corporal. 
 50000209 - Disfunção do sistema linfático e/ou vascular em dois ou mais segmentos, associada ou não a ulcerações. 
 50000217 - Sessão para assistência fisioterapêutica ambulatorial no pré e pós cirúrgico e em recuperação de tecidos. Este item somente será considerado como Complexidade II se estiver sendo realizado em concomitância com outro item de Complexidade II, do contrário será pago o pacote de complexidade I.
 50000225 - Disfunção endócrino-metabólica, atendimento fisioterapêutico de forma individualizada.</t>
   </si>
   <si>
-    <t>ÚLTIMA ATUALIZAÇÃO EM 23/08/2025</t>
+    <t>ÚLTIMA ATUALIZAÇÃO EM 23/08/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
-    <numFmt numFmtId="164" formatCode="_-&quot;R$&quot;* #,##0.00_-;\-&quot;R$&quot;* #,##0.00_-;_-&quot;R$&quot;* &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="165" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@"/>
+    <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
+    <numFmt numFmtId="164" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@"/>
   </numFmts>
   <fonts count="11" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="18"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
@@ -800,112 +800,109 @@
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="28">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
-    <xf numFmtId="165" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
+    <xf numFmtId="164" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="4" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="5" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
-    </xf>
-[...1 lines deleted...]
-      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="49" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
@@ -914,97 +911,97 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>95250</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>66675</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>552450</xdr:colOff>
+      <xdr:colOff>548640</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>342900</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B9CB351-E7FE-4351-B013-C365A95DED38}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="95250" y="66675"/>
           <a:ext cx="447675" cy="276225"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>4</xdr:col>
       <xdr:colOff>638175</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>8</xdr:col>
-      <xdr:colOff>15240</xdr:colOff>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>1</xdr:row>
-      <xdr:rowOff>19050</xdr:rowOff>
+      <xdr:rowOff>15240</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagem 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{17368615-8BCA-4414-95D5-C70AB2935BE2}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{1B9CB351-E7FE-4351-B013-C365A95DED38}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
@@ -1326,2395 +1323,2395 @@
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{67C03153-1B49-4750-A31F-E11229B7558F}">
   <sheetPr>
     <tabColor rgb="FF00B0F0"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:H105"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="I3" sqref="I3"/>
+    <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.109375" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="17.6640625" style="17" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="12.5546875" style="1" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="17.7109375" style="16" customWidth="1"/>
+    <col min="2" max="2" width="89.5703125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="12.28515625" style="17" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="17.85546875" style="1" customWidth="1"/>
+    <col min="5" max="5" width="12.5703125" style="1" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="16" style="1" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="14.33203125" style="1" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="11" max="16384" width="9.109375" style="1"/>
+    <col min="7" max="7" width="14.28515625" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="11.7109375" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="16.28515625" style="1" customWidth="1"/>
+    <col min="10" max="10" width="19.7109375" style="1" customWidth="1"/>
+    <col min="11" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="25" t="s">
+    <row r="1" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="24" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="26"/>
-[...8 lines deleted...]
-      <c r="A2" s="27" t="s">
+      <c r="B1" s="25"/>
+      <c r="C1" s="25"/>
+      <c r="D1" s="25"/>
+      <c r="E1" s="25"/>
+      <c r="F1" s="25"/>
+      <c r="G1" s="25"/>
+      <c r="H1" s="25"/>
+    </row>
+    <row r="2" spans="1:8" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="26" t="s">
         <v>173</v>
       </c>
-      <c r="B2" s="27"/>
-[...8 lines deleted...]
-      <c r="A3" s="28" t="s">
+      <c r="B2" s="26"/>
+      <c r="C2" s="26"/>
+      <c r="D2" s="26"/>
+      <c r="E2" s="26"/>
+      <c r="F2" s="26"/>
+      <c r="G2" s="26"/>
+      <c r="H2" s="26"/>
+    </row>
+    <row r="3" spans="1:8" ht="17.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="27" t="s">
         <v>176</v>
       </c>
-      <c r="B3" s="28"/>
-[...7 lines deleted...]
-    <row r="4" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B3" s="27"/>
+      <c r="C3" s="27"/>
+      <c r="D3" s="27"/>
+      <c r="E3" s="27"/>
+      <c r="F3" s="27"/>
+      <c r="G3" s="27"/>
+      <c r="H3" s="27"/>
+    </row>
+    <row r="4" spans="1:8" ht="20.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="2" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="3"/>
       <c r="C4" s="4"/>
       <c r="D4" s="5"/>
       <c r="E4" s="6"/>
       <c r="F4" s="7"/>
       <c r="G4" s="3"/>
       <c r="H4" s="3"/>
     </row>
-    <row r="5" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="5" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A5" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B5" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C5" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D5" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E5" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F5" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G5" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H5" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="6" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="6" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>10</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>11</v>
       </c>
-      <c r="C6" s="22">
-[...5 lines deleted...]
-      <c r="E6" s="13" t="s">
+      <c r="C6" s="21">
+        <v>98.311199999999999</v>
+      </c>
+      <c r="D6" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E6" s="12" t="s">
         <v>13</v>
       </c>
-      <c r="F6" s="14">
-[...5 lines deleted...]
-      <c r="H6" s="15" t="s">
+      <c r="F6" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G6" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H6" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="7" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="7" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="11" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="1" t="s">
         <v>17</v>
       </c>
-      <c r="C7" s="22">
-[...14 lines deleted...]
-      <c r="H7" s="15" t="s">
+      <c r="C7" s="21">
+        <v>68.816800000000001</v>
+      </c>
+      <c r="D7" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E7" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F7" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G7" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H7" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="8" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="11" t="s">
         <v>19</v>
       </c>
       <c r="B8" s="1" t="s">
         <v>20</v>
       </c>
-      <c r="C8" s="22">
-[...14 lines deleted...]
-      <c r="H8" s="15" t="s">
+      <c r="C8" s="21">
+        <v>98.311199999999999</v>
+      </c>
+      <c r="D8" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E8" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F8" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G8" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H8" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B9" s="1" t="s">
         <v>22</v>
       </c>
-      <c r="C9" s="22">
-[...14 lines deleted...]
-      <c r="H9" s="15" t="s">
+      <c r="C9" s="21">
+        <v>68.2864</v>
+      </c>
+      <c r="D9" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E9" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F9" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G9" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H9" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="10" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="11" t="s">
         <v>24</v>
       </c>
       <c r="B10" s="1" t="s">
         <v>25</v>
       </c>
-      <c r="C10" s="22">
-[...14 lines deleted...]
-      <c r="H10" s="15" t="s">
+      <c r="C10" s="21">
+        <v>70.865600000000001</v>
+      </c>
+      <c r="D10" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E10" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F10" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G10" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H10" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="11" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="11" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="1" t="s">
         <v>27</v>
       </c>
-      <c r="C11" s="22">
-[...14 lines deleted...]
-      <c r="H11" s="15" t="s">
+      <c r="C11" s="21">
+        <v>56.524000000000001</v>
+      </c>
+      <c r="D11" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E11" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F11" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G11" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H11" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="12" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="11" t="s">
         <v>28</v>
       </c>
       <c r="B12" s="1" t="s">
         <v>29</v>
       </c>
-      <c r="C12" s="22">
-[...14 lines deleted...]
-      <c r="H12" s="15" t="s">
+      <c r="C12" s="21">
+        <v>39.561599999999999</v>
+      </c>
+      <c r="D12" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E12" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F12" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G12" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H12" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="13" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="11" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="1" t="s">
         <v>31</v>
       </c>
-      <c r="C13" s="22">
-[...14 lines deleted...]
-      <c r="H13" s="15" t="s">
+      <c r="C13" s="21">
+        <v>63.398400000000002</v>
+      </c>
+      <c r="D13" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E13" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F13" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G13" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H13" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="14" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="11" t="s">
         <v>32</v>
       </c>
       <c r="B14" s="1" t="s">
         <v>33</v>
       </c>
-      <c r="C14" s="22">
-[...14 lines deleted...]
-      <c r="H14" s="15" t="s">
+      <c r="C14" s="21">
+        <v>44.376800000000003</v>
+      </c>
+      <c r="D14" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F14" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G14" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H14" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="15" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="11" t="s">
         <v>34</v>
       </c>
       <c r="B15" s="1" t="s">
         <v>35</v>
       </c>
-      <c r="C15" s="22">
-[...14 lines deleted...]
-      <c r="H15" s="15" t="s">
+      <c r="C15" s="21">
+        <v>81.432000000000002</v>
+      </c>
+      <c r="D15" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E15" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F15" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G15" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H15" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="16" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="2" t="s">
         <v>36</v>
       </c>
       <c r="B16" s="3"/>
       <c r="C16" s="4"/>
       <c r="D16" s="5"/>
       <c r="E16" s="6"/>
       <c r="F16" s="7"/>
       <c r="G16" s="3"/>
       <c r="H16" s="3"/>
     </row>
-    <row r="17" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B17" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C17" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D17" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E17" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F17" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G17" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H17" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="18" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B18" s="1" t="s">
         <v>38</v>
       </c>
-      <c r="C18" s="22">
-[...14 lines deleted...]
-      <c r="H18" s="15" t="s">
+      <c r="C18" s="21">
+        <v>98.311199999999999</v>
+      </c>
+      <c r="D18" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E18" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F18" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G18" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H18" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B19" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="C19" s="22">
-[...14 lines deleted...]
-      <c r="H19" s="15" t="s">
+      <c r="C19" s="21">
+        <v>68.816800000000001</v>
+      </c>
+      <c r="D19" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E19" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F19" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G19" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H19" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="11" t="s">
         <v>41</v>
       </c>
       <c r="B20" s="1" t="s">
         <v>42</v>
       </c>
-      <c r="C20" s="22">
-[...14 lines deleted...]
-      <c r="H20" s="15" t="s">
+      <c r="C20" s="21">
+        <v>98.311199999999999</v>
+      </c>
+      <c r="D20" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E20" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F20" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G20" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H20" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="21" spans="1:8" ht="22.8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A21" s="2" t="s">
         <v>43</v>
       </c>
       <c r="B21" s="3"/>
       <c r="C21" s="4"/>
       <c r="D21" s="5"/>
       <c r="E21" s="6"/>
       <c r="F21" s="7"/>
       <c r="G21" s="3"/>
       <c r="H21" s="3"/>
     </row>
-    <row r="22" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A22" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B22" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C22" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D22" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E22" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F22" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G22" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H22" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>44</v>
       </c>
       <c r="B23" s="1" t="s">
         <v>45</v>
       </c>
-      <c r="C23" s="22">
-[...5 lines deleted...]
-      <c r="E23" s="13" t="s">
+      <c r="C23" s="21">
+        <v>105.21680000000001</v>
+      </c>
+      <c r="D23" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E23" s="12" t="s">
         <v>46</v>
       </c>
-      <c r="F23" s="14">
-[...5 lines deleted...]
-      <c r="H23" s="15" t="s">
+      <c r="F23" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G23" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H23" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="22.8" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A24" s="2" t="s">
         <v>47</v>
       </c>
       <c r="B24" s="3"/>
       <c r="C24" s="4"/>
       <c r="D24" s="5"/>
       <c r="E24" s="6"/>
       <c r="F24" s="7"/>
       <c r="G24" s="3"/>
       <c r="H24" s="3"/>
     </row>
-    <row r="25" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A25" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B25" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C25" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D25" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E25" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F25" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G25" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H25" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="26" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="11" t="s">
         <v>48</v>
       </c>
       <c r="B26" s="1" t="s">
         <v>49</v>
       </c>
-      <c r="C26" s="22">
-[...2 lines deleted...]
-      <c r="D26" s="16" t="s">
+      <c r="C26" s="21">
+        <v>105.21680000000001</v>
+      </c>
+      <c r="D26" s="15" t="s">
         <v>50</v>
       </c>
-      <c r="E26" s="13" t="s">
-[...8 lines deleted...]
-      <c r="H26" s="15" t="s">
+      <c r="E26" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F26" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G26" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H26" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="22.8" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A27" s="2" t="s">
         <v>51</v>
       </c>
       <c r="B27" s="3"/>
       <c r="C27" s="4"/>
       <c r="D27" s="5"/>
       <c r="E27" s="6"/>
       <c r="F27" s="7"/>
       <c r="G27" s="3"/>
       <c r="H27" s="3"/>
     </row>
-    <row r="28" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A28" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B28" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C28" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D28" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E28" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F28" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G28" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H28" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="29" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="11" t="s">
         <v>52</v>
       </c>
       <c r="B29" s="1" t="s">
         <v>53</v>
       </c>
-      <c r="C29" s="22">
-[...5 lines deleted...]
-      <c r="E29" s="13" t="s">
+      <c r="C29" s="21">
+        <v>95.648800000000008</v>
+      </c>
+      <c r="D29" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E29" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="F29" s="14">
-[...5 lines deleted...]
-      <c r="H29" s="15" t="s">
+      <c r="F29" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G29" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H29" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="30" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B30" s="1" t="s">
         <v>56</v>
       </c>
-      <c r="C30" s="22">
-[...14 lines deleted...]
-      <c r="H30" s="15" t="s">
+      <c r="C30" s="21">
+        <v>128.3776</v>
+      </c>
+      <c r="D30" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E30" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F30" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G30" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H30" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="11" t="s">
         <v>57</v>
       </c>
       <c r="B31" s="1" t="s">
         <v>58</v>
       </c>
-      <c r="C31" s="22">
-[...14 lines deleted...]
-      <c r="H31" s="15" t="s">
+      <c r="C31" s="21">
+        <v>129.91679999999999</v>
+      </c>
+      <c r="D31" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E31" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F31" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G31" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H31" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="32" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="11" t="s">
         <v>59</v>
       </c>
       <c r="B32" s="1" t="s">
         <v>60</v>
       </c>
-      <c r="C32" s="22">
-[...5 lines deleted...]
-      <c r="E32" s="13" t="s">
+      <c r="C32" s="21">
+        <v>61.339199999999998</v>
+      </c>
+      <c r="D32" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E32" s="12" t="s">
         <v>54</v>
       </c>
-      <c r="F32" s="14">
-[...5 lines deleted...]
-      <c r="H32" s="15" t="s">
+      <c r="F32" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G32" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H32" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="33" spans="1:8" ht="22.8" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A33" s="2" t="s">
         <v>61</v>
       </c>
       <c r="B33" s="3"/>
       <c r="C33" s="4"/>
       <c r="D33" s="5"/>
       <c r="E33" s="6"/>
       <c r="F33" s="7"/>
       <c r="G33" s="3"/>
       <c r="H33" s="3"/>
     </row>
-    <row r="34" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A34" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B34" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C34" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D34" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E34" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F34" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G34" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H34" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="35" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="11" t="s">
         <v>62</v>
       </c>
       <c r="B35" s="1" t="s">
         <v>63</v>
       </c>
-      <c r="C35" s="22">
-[...14 lines deleted...]
-      <c r="H35" s="15" t="s">
+      <c r="C35" s="21">
+        <v>95.648800000000008</v>
+      </c>
+      <c r="D35" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E35" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F35" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G35" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H35" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="36" spans="1:8" ht="22.8" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A36" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B36" s="3"/>
       <c r="C36" s="4"/>
       <c r="D36" s="5"/>
       <c r="E36" s="6"/>
       <c r="F36" s="7"/>
       <c r="G36" s="3"/>
       <c r="H36" s="3"/>
     </row>
-    <row r="37" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A37" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B37" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C37" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D37" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E37" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F37" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G37" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H37" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="38" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A38" s="11" t="s">
         <v>157</v>
       </c>
       <c r="B38" s="1" t="s">
         <v>158</v>
       </c>
-      <c r="C38" s="12">
-[...6 lines deleted...]
-      <c r="F38" s="14">
+      <c r="C38" s="21">
+        <v>66.955199999999991</v>
+      </c>
+      <c r="D38" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E38" s="12"/>
+      <c r="F38" s="13">
         <v>45698</v>
       </c>
-      <c r="G38" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H38" s="15" t="s">
+      <c r="G38" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H38" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="39" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A39" s="11" t="s">
         <v>159</v>
       </c>
       <c r="B39" s="1" t="s">
         <v>161</v>
       </c>
-      <c r="C39" s="12">
-[...6 lines deleted...]
-      <c r="F39" s="14">
+      <c r="C39" s="21">
+        <v>70.32480000000001</v>
+      </c>
+      <c r="D39" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E39" s="12"/>
+      <c r="F39" s="13">
         <v>45698</v>
       </c>
-      <c r="G39" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H39" s="15" t="s">
+      <c r="G39" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H39" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="40" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>160</v>
       </c>
       <c r="B40" s="1" t="s">
         <v>162</v>
       </c>
-      <c r="C40" s="12">
-[...6 lines deleted...]
-      <c r="F40" s="14">
+      <c r="C40" s="21">
+        <v>51.105600000000003</v>
+      </c>
+      <c r="D40" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E40" s="12"/>
+      <c r="F40" s="13">
         <v>45698</v>
       </c>
-      <c r="G40" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H40" s="15" t="s">
+      <c r="G40" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H40" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="41" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A41" s="11" t="s">
         <v>171</v>
       </c>
       <c r="B41" s="1" t="s">
         <v>172</v>
       </c>
-      <c r="C41" s="12">
-[...6 lines deleted...]
-      <c r="F41" s="14">
+      <c r="C41" s="21">
+        <v>70.32480000000001</v>
+      </c>
+      <c r="D41" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E41" s="12"/>
+      <c r="F41" s="13">
         <v>45698</v>
       </c>
-      <c r="G41" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H41" s="15" t="s">
+      <c r="G41" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H41" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="42" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="42" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="11" t="s">
         <v>65</v>
       </c>
       <c r="B42" s="1" t="s">
         <v>66</v>
       </c>
-      <c r="C42" s="22">
-[...14 lines deleted...]
-      <c r="H42" s="15" t="s">
+      <c r="C42" s="21">
+        <v>102.01360000000001</v>
+      </c>
+      <c r="D42" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E42" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F42" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G42" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H42" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="43" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="11" t="s">
         <v>67</v>
       </c>
       <c r="B43" s="1" t="s">
         <v>68</v>
       </c>
-      <c r="C43" s="22">
-[...14 lines deleted...]
-      <c r="H43" s="15" t="s">
+      <c r="C43" s="21">
+        <v>126.76560000000001</v>
+      </c>
+      <c r="D43" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E43" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F43" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G43" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H43" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="44" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="11" t="s">
         <v>69</v>
       </c>
       <c r="B44" s="1" t="s">
         <v>70</v>
       </c>
-      <c r="C44" s="22">
-[...14 lines deleted...]
-      <c r="H44" s="15" t="s">
+      <c r="C44" s="21">
+        <v>85.238399999999999</v>
+      </c>
+      <c r="D44" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E44" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F44" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G44" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H44" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="45" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="11" t="s">
         <v>71</v>
       </c>
       <c r="B45" s="1" t="s">
         <v>72</v>
       </c>
-      <c r="C45" s="22">
-[...14 lines deleted...]
-      <c r="H45" s="15" t="s">
+      <c r="C45" s="21">
+        <v>83.043999999999997</v>
+      </c>
+      <c r="D45" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E45" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F45" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G45" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H45" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="46" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="11" t="s">
         <v>73</v>
       </c>
       <c r="B46" s="1" t="s">
         <v>74</v>
       </c>
-      <c r="C46" s="22">
-[...14 lines deleted...]
-      <c r="H46" s="15" t="s">
+      <c r="C46" s="21">
+        <v>96.096000000000004</v>
+      </c>
+      <c r="D46" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E46" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F46" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G46" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H46" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="47" spans="1:8" ht="22.8" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A47" s="2" t="s">
         <v>75</v>
       </c>
       <c r="B47" s="3"/>
       <c r="C47" s="4"/>
       <c r="D47" s="5"/>
       <c r="E47" s="6"/>
       <c r="F47" s="7"/>
       <c r="G47" s="3"/>
       <c r="H47" s="3"/>
     </row>
-    <row r="48" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A48" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B48" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C48" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D48" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E48" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F48" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G48" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H48" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="49" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="11" t="s">
         <v>76</v>
       </c>
       <c r="B49" s="1" t="s">
         <v>77</v>
       </c>
-      <c r="C49" s="22">
-[...5 lines deleted...]
-      <c r="E49" s="13" t="s">
+      <c r="C49" s="21">
+        <v>80.683199999999999</v>
+      </c>
+      <c r="D49" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E49" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="F49" s="14">
-[...5 lines deleted...]
-      <c r="H49" s="15" t="s">
+      <c r="F49" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G49" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H49" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="50" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="11" t="s">
         <v>79</v>
       </c>
       <c r="B50" s="1" t="s">
         <v>80</v>
       </c>
-      <c r="C50" s="22">
-[...5 lines deleted...]
-      <c r="E50" s="13" t="s">
+      <c r="C50" s="21">
+        <v>73.351200000000006</v>
+      </c>
+      <c r="D50" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E50" s="12" t="s">
         <v>78</v>
       </c>
-      <c r="F50" s="14">
-[...5 lines deleted...]
-      <c r="H50" s="15" t="s">
+      <c r="F50" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G50" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H50" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="51" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A51" s="17" t="s">
+    <row r="51" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A51" s="16" t="s">
         <v>163</v>
       </c>
       <c r="B51" s="1" t="s">
         <v>165</v>
       </c>
-      <c r="C51" s="12">
-[...8 lines deleted...]
-      <c r="F51" s="14">
+      <c r="C51" s="21">
+        <v>94.234400000000008</v>
+      </c>
+      <c r="D51" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E51" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F51" s="13">
         <v>45698</v>
       </c>
-      <c r="G51" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H51" s="15" t="s">
+      <c r="G51" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H51" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="52" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="1" t="s">
         <v>164</v>
       </c>
       <c r="B52" s="1" t="s">
         <v>166</v>
       </c>
-      <c r="C52" s="12">
-[...5 lines deleted...]
-      <c r="F52" s="14">
+      <c r="C52" s="21">
+        <v>50.627200000000002</v>
+      </c>
+      <c r="D52" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" s="13">
         <v>45698</v>
       </c>
-      <c r="G52" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H52" s="15" t="s">
+      <c r="G52" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H52" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="53" spans="1:8" ht="22.8" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:8" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A53" s="2" t="s">
         <v>81</v>
       </c>
       <c r="B53" s="3"/>
       <c r="C53" s="4"/>
       <c r="D53" s="5"/>
       <c r="E53" s="6"/>
       <c r="F53" s="7"/>
       <c r="G53" s="3"/>
       <c r="H53" s="3"/>
     </row>
-    <row r="54" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A54" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B54" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C54" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D54" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E54" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F54" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G54" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H54" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="55" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="11" t="s">
         <v>82</v>
       </c>
       <c r="B55" s="1" t="s">
         <v>83</v>
       </c>
-      <c r="C55" s="22">
-[...14 lines deleted...]
-      <c r="H55" s="15" t="s">
+      <c r="C55" s="21">
+        <v>80.683199999999999</v>
+      </c>
+      <c r="D55" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E55" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F55" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G55" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H55" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="56" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="11" t="s">
         <v>84</v>
       </c>
       <c r="B56" s="1" t="s">
         <v>85</v>
       </c>
-      <c r="C56" s="22">
-[...14 lines deleted...]
-      <c r="H56" s="15" t="s">
+      <c r="C56" s="21">
+        <v>73.351200000000006</v>
+      </c>
+      <c r="D56" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E56" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F56" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G56" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H56" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="57" spans="1:8" ht="22.8" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:8" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A57" s="2" t="s">
         <v>86</v>
       </c>
       <c r="B57" s="3"/>
       <c r="C57" s="4"/>
       <c r="D57" s="5"/>
       <c r="E57" s="6"/>
       <c r="F57" s="7"/>
       <c r="G57" s="3"/>
       <c r="H57" s="3"/>
     </row>
-    <row r="58" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A58" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B58" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C58" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D58" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E58" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F58" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G58" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H58" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="59" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="11" t="s">
         <v>87</v>
       </c>
       <c r="B59" s="1" t="s">
         <v>88</v>
       </c>
-      <c r="C59" s="22">
-[...5 lines deleted...]
-      <c r="E59" s="13" t="s">
+      <c r="C59" s="21">
+        <v>90.48</v>
+      </c>
+      <c r="D59" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E59" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="F59" s="14">
-[...5 lines deleted...]
-      <c r="H59" s="15" t="s">
+      <c r="F59" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G59" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H59" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="60" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="11" t="s">
         <v>90</v>
       </c>
       <c r="B60" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="C60" s="22">
-[...5 lines deleted...]
-      <c r="E60" s="13" t="s">
+      <c r="C60" s="21">
+        <v>82.253600000000006</v>
+      </c>
+      <c r="D60" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="E60" s="12" t="s">
         <v>89</v>
       </c>
-      <c r="F60" s="14">
-[...5 lines deleted...]
-      <c r="H60" s="15" t="s">
+      <c r="F60" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G60" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H60" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="61" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="1" t="s">
         <v>167</v>
       </c>
       <c r="B61" s="1" t="s">
         <v>168</v>
       </c>
-      <c r="C61" s="12">
-[...5 lines deleted...]
-      <c r="F61" s="14">
+      <c r="C61" s="21">
+        <v>56.773600000000009</v>
+      </c>
+      <c r="D61" s="15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F61" s="13">
         <v>45698</v>
       </c>
-      <c r="G61" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H61" s="15" t="s">
+      <c r="G61" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H61" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="62" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="1" t="s">
         <v>169</v>
       </c>
       <c r="B62" s="1" t="s">
         <v>170</v>
       </c>
-      <c r="C62" s="12">
-[...8 lines deleted...]
-      <c r="F62" s="14">
+      <c r="C62" s="21">
+        <v>86.746399999999994</v>
+      </c>
+      <c r="D62" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E62" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F62" s="13">
         <v>45698</v>
       </c>
-      <c r="G62" s="13" t="s">
-[...2 lines deleted...]
-      <c r="H62" s="15" t="s">
+      <c r="G62" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H62" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="63" spans="1:8" ht="22.8" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:8" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A63" s="2" t="s">
         <v>92</v>
       </c>
       <c r="B63" s="3"/>
       <c r="C63" s="4"/>
       <c r="D63" s="5"/>
       <c r="E63" s="6"/>
       <c r="F63" s="7"/>
       <c r="G63" s="3"/>
       <c r="H63" s="3"/>
     </row>
-    <row r="64" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A64" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B64" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C64" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D64" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E64" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F64" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G64" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H64" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="65" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="65" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="11" t="s">
         <v>93</v>
       </c>
       <c r="B65" s="1" t="s">
         <v>94</v>
       </c>
-      <c r="C65" s="22">
-[...14 lines deleted...]
-      <c r="H65" s="15" t="s">
+      <c r="C65" s="21">
+        <v>90.48</v>
+      </c>
+      <c r="D65" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E65" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F65" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G65" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H65" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="66" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="11" t="s">
         <v>95</v>
       </c>
       <c r="B66" s="1" t="s">
         <v>96</v>
       </c>
-      <c r="C66" s="22">
-[...14 lines deleted...]
-      <c r="H66" s="15" t="s">
+      <c r="C66" s="21">
+        <v>82.253600000000006</v>
+      </c>
+      <c r="D66" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="E66" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F66" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G66" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H66" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="67" spans="1:8" ht="22.8" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:8" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A67" s="2" t="s">
         <v>97</v>
       </c>
       <c r="B67" s="3"/>
       <c r="C67" s="4"/>
       <c r="D67" s="5"/>
       <c r="E67" s="6"/>
       <c r="F67" s="7"/>
       <c r="G67" s="3"/>
       <c r="H67" s="3"/>
     </row>
-    <row r="68" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A68" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B68" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C68" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D68" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E68" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F68" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G68" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H68" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="69" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A69" s="11" t="s">
         <v>98</v>
       </c>
       <c r="B69" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="C69" s="22">
-[...5 lines deleted...]
-      <c r="E69" s="13" t="s">
+      <c r="C69" s="21">
+        <v>98.852000000000004</v>
+      </c>
+      <c r="D69" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="E69" s="12" t="s">
         <v>100</v>
       </c>
-      <c r="F69" s="14">
-[...5 lines deleted...]
-      <c r="H69" s="15" t="s">
+      <c r="F69" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G69" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H69" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="70" spans="1:8" ht="22.8" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:8" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A70" s="2" t="s">
         <v>101</v>
       </c>
       <c r="B70" s="3"/>
       <c r="C70" s="4"/>
       <c r="D70" s="5"/>
       <c r="E70" s="6"/>
       <c r="F70" s="7"/>
       <c r="G70" s="3"/>
       <c r="H70" s="3"/>
     </row>
-    <row r="71" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A71" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B71" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C71" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D71" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E71" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F71" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G71" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H71" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="72" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A72" s="11" t="s">
         <v>102</v>
       </c>
       <c r="B72" s="1" t="s">
         <v>103</v>
       </c>
-      <c r="C72" s="22">
-[...5 lines deleted...]
-      <c r="E72" s="13" t="s">
+      <c r="C72" s="21">
+        <v>98.852000000000004</v>
+      </c>
+      <c r="D72" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E72" s="12" t="s">
         <v>104</v>
       </c>
-      <c r="F72" s="14">
-[...5 lines deleted...]
-      <c r="H72" s="15" t="s">
+      <c r="F72" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G72" s="12" t="s">
+        <v>14</v>
+      </c>
+      <c r="H72" s="14" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="73" spans="1:8" ht="22.8" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:8" ht="23.25" x14ac:dyDescent="0.2">
       <c r="A73" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B73" s="3"/>
       <c r="C73" s="4"/>
       <c r="D73" s="5"/>
       <c r="E73" s="6"/>
       <c r="F73" s="7"/>
       <c r="G73" s="3"/>
       <c r="H73" s="3"/>
     </row>
-    <row r="74" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A74" s="8" t="s">
         <v>2</v>
       </c>
       <c r="B74" s="9" t="s">
         <v>3</v>
       </c>
       <c r="C74" s="9" t="s">
         <v>4</v>
       </c>
       <c r="D74" s="10" t="s">
         <v>5</v>
       </c>
       <c r="E74" s="9" t="s">
         <v>6</v>
       </c>
       <c r="F74" s="9" t="s">
         <v>7</v>
       </c>
       <c r="G74" s="9" t="s">
         <v>8</v>
       </c>
       <c r="H74" s="9" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="75" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A75" s="11" t="s">
         <v>106</v>
       </c>
       <c r="B75" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="C75" s="22">
-[...14 lines deleted...]
-      <c r="H75" s="15" t="s">
+      <c r="C75" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D75" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E75" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F75" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G75" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H75" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="76" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A76" s="11" t="s">
         <v>108</v>
       </c>
       <c r="B76" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="C76" s="22">
-[...14 lines deleted...]
-      <c r="H76" s="15" t="s">
+      <c r="C76" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D76" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E76" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F76" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G76" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H76" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="77" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A77" s="11" t="s">
         <v>110</v>
       </c>
       <c r="B77" s="1" t="s">
         <v>111</v>
       </c>
-      <c r="C77" s="22">
-[...14 lines deleted...]
-      <c r="H77" s="15" t="s">
+      <c r="C77" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D77" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E77" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F77" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G77" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H77" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="78" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A78" s="11" t="s">
         <v>112</v>
       </c>
       <c r="B78" s="1" t="s">
         <v>113</v>
       </c>
-      <c r="C78" s="22">
-[...14 lines deleted...]
-      <c r="H78" s="15" t="s">
+      <c r="C78" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D78" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E78" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F78" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G78" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H78" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="79" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A79" s="11" t="s">
         <v>114</v>
       </c>
       <c r="B79" s="1" t="s">
         <v>115</v>
       </c>
-      <c r="C79" s="22">
-[...14 lines deleted...]
-      <c r="H79" s="15" t="s">
+      <c r="C79" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D79" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E79" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F79" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G79" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H79" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="80" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A80" s="11" t="s">
         <v>116</v>
       </c>
       <c r="B80" s="1" t="s">
         <v>117</v>
       </c>
-      <c r="C80" s="22">
-[...14 lines deleted...]
-      <c r="H80" s="15" t="s">
+      <c r="C80" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D80" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E80" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F80" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G80" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H80" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="81" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A81" s="11" t="s">
         <v>118</v>
       </c>
       <c r="B81" s="1" t="s">
         <v>119</v>
       </c>
-      <c r="C81" s="22">
-[...14 lines deleted...]
-      <c r="H81" s="15" t="s">
+      <c r="C81" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D81" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E81" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F81" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G81" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H81" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="82" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A82" s="11" t="s">
         <v>120</v>
       </c>
       <c r="B82" s="1" t="s">
         <v>121</v>
       </c>
-      <c r="C82" s="22">
-[...14 lines deleted...]
-      <c r="H82" s="15" t="s">
+      <c r="C82" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D82" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E82" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F82" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G82" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H82" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="83" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A83" s="11" t="s">
         <v>122</v>
       </c>
       <c r="B83" s="1" t="s">
         <v>123</v>
       </c>
-      <c r="C83" s="22">
-[...14 lines deleted...]
-      <c r="H83" s="15" t="s">
+      <c r="C83" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D83" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E83" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F83" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G83" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H83" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="84" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A84" s="11" t="s">
         <v>124</v>
       </c>
       <c r="B84" s="1" t="s">
         <v>125</v>
       </c>
-      <c r="C84" s="22">
-[...14 lines deleted...]
-      <c r="H84" s="15" t="s">
+      <c r="C84" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D84" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E84" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F84" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G84" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H84" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="85" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A85" s="11" t="s">
         <v>126</v>
       </c>
       <c r="B85" s="1" t="s">
         <v>127</v>
       </c>
-      <c r="C85" s="22">
-[...14 lines deleted...]
-      <c r="H85" s="15" t="s">
+      <c r="C85" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D85" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E85" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F85" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G85" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H85" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="86" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A86" s="11" t="s">
         <v>128</v>
       </c>
       <c r="B86" s="1" t="s">
         <v>129</v>
       </c>
-      <c r="C86" s="22">
-[...14 lines deleted...]
-      <c r="H86" s="15" t="s">
+      <c r="C86" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D86" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E86" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F86" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G86" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H86" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="87" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A87" s="11" t="s">
         <v>130</v>
       </c>
       <c r="B87" s="1" t="s">
         <v>131</v>
       </c>
-      <c r="C87" s="22">
-[...14 lines deleted...]
-      <c r="H87" s="15" t="s">
+      <c r="C87" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D87" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E87" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F87" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G87" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H87" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="88" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A88" s="11" t="s">
         <v>132</v>
       </c>
       <c r="B88" s="1" t="s">
         <v>133</v>
       </c>
-      <c r="C88" s="22">
-[...14 lines deleted...]
-      <c r="H88" s="15" t="s">
+      <c r="C88" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D88" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E88" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F88" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G88" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H88" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="89" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="11" t="s">
         <v>134</v>
       </c>
       <c r="B89" s="1" t="s">
         <v>135</v>
       </c>
-      <c r="C89" s="22">
-[...14 lines deleted...]
-      <c r="H89" s="15" t="s">
+      <c r="C89" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D89" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E89" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F89" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G89" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H89" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="90" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A90" s="11" t="s">
         <v>136</v>
       </c>
       <c r="B90" s="1" t="s">
         <v>137</v>
       </c>
-      <c r="C90" s="22">
-[...14 lines deleted...]
-      <c r="H90" s="15" t="s">
+      <c r="C90" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D90" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E90" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F90" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G90" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H90" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="91" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A91" s="11" t="s">
         <v>138</v>
       </c>
       <c r="B91" s="1" t="s">
         <v>139</v>
       </c>
-      <c r="C91" s="22">
-[...14 lines deleted...]
-      <c r="H91" s="15" t="s">
+      <c r="C91" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D91" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E91" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F91" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G91" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H91" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="92" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A92" s="11" t="s">
         <v>140</v>
       </c>
       <c r="B92" s="1" t="s">
         <v>141</v>
       </c>
-      <c r="C92" s="22">
-[...14 lines deleted...]
-      <c r="H92" s="15" t="s">
+      <c r="C92" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D92" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E92" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F92" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G92" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H92" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="93" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A93" s="11" t="s">
         <v>142</v>
       </c>
       <c r="B93" s="1" t="s">
         <v>143</v>
       </c>
-      <c r="C93" s="22">
-[...14 lines deleted...]
-      <c r="H93" s="15" t="s">
+      <c r="C93" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D93" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E93" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F93" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G93" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H93" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="94" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A94" s="11" t="s">
         <v>144</v>
       </c>
       <c r="B94" s="1" t="s">
         <v>145</v>
       </c>
-      <c r="C94" s="22">
-[...14 lines deleted...]
-      <c r="H94" s="15" t="s">
+      <c r="C94" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D94" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E94" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F94" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G94" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H94" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="95" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A95" s="11" t="s">
         <v>146</v>
       </c>
       <c r="B95" s="1" t="s">
         <v>147</v>
       </c>
-      <c r="C95" s="22">
-[...14 lines deleted...]
-      <c r="H95" s="15" t="s">
+      <c r="C95" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D95" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E95" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F95" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G95" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H95" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="96" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A96" s="11" t="s">
         <v>148</v>
       </c>
       <c r="B96" s="1" t="s">
         <v>149</v>
       </c>
-      <c r="C96" s="22">
-[...14 lines deleted...]
-      <c r="H96" s="15" t="s">
+      <c r="C96" s="21">
+        <v>128.50239999999999</v>
+      </c>
+      <c r="D96" s="15" t="s">
+        <v>14</v>
+      </c>
+      <c r="E96" s="12" t="s">
+        <v>23</v>
+      </c>
+      <c r="F96" s="13">
+        <v>45527</v>
+      </c>
+      <c r="G96" s="12" t="s">
+        <v>12</v>
+      </c>
+      <c r="H96" s="14" t="s">
         <v>18</v>
       </c>
     </row>
-    <row r="97" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.25"/>
-[...1 lines deleted...]
-      <c r="A98" s="19" t="s">
+    <row r="97" spans="1:6" ht="15.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="98" spans="1:6" ht="49.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A98" s="18" t="s">
         <v>150</v>
       </c>
-      <c r="B98" s="23" t="s">
+      <c r="B98" s="22" t="s">
         <v>151</v>
       </c>
-      <c r="C98" s="24"/>
-[...6 lines deleted...]
-      <c r="B99" s="23" t="s">
+      <c r="C98" s="23"/>
+      <c r="D98" s="23"/>
+      <c r="E98" s="23"/>
+      <c r="F98" s="23"/>
+    </row>
+    <row r="99" spans="1:6" ht="51" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A99" s="19"/>
+      <c r="B99" s="22" t="s">
         <v>152</v>
       </c>
-      <c r="C99" s="23"/>
-[...6 lines deleted...]
-      <c r="B100" s="23" t="s">
+      <c r="C99" s="22"/>
+      <c r="D99" s="22"/>
+      <c r="E99" s="22"/>
+      <c r="F99" s="22"/>
+    </row>
+    <row r="100" spans="1:6" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A100" s="20"/>
+      <c r="B100" s="22" t="s">
         <v>153</v>
       </c>
-      <c r="C100" s="23"/>
-[...6 lines deleted...]
-      <c r="B101" s="23" t="s">
+      <c r="C100" s="22"/>
+      <c r="D100" s="22"/>
+      <c r="E100" s="22"/>
+      <c r="F100" s="22"/>
+    </row>
+    <row r="101" spans="1:6" ht="264" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A101" s="20"/>
+      <c r="B101" s="22" t="s">
         <v>154</v>
       </c>
-      <c r="C101" s="24"/>
-[...6 lines deleted...]
-      <c r="B102" s="23" t="s">
+      <c r="C101" s="23"/>
+      <c r="D101" s="23"/>
+      <c r="E101" s="23"/>
+      <c r="F101" s="23"/>
+    </row>
+    <row r="102" spans="1:6" ht="312.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A102" s="20"/>
+      <c r="B102" s="22" t="s">
         <v>155</v>
       </c>
-      <c r="C102" s="24"/>
-[...6 lines deleted...]
-      <c r="B103" s="23" t="s">
+      <c r="C102" s="23"/>
+      <c r="D102" s="23"/>
+      <c r="E102" s="23"/>
+      <c r="F102" s="23"/>
+    </row>
+    <row r="103" spans="1:6" ht="346.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A103" s="20"/>
+      <c r="B103" s="22" t="s">
         <v>174</v>
       </c>
-      <c r="C103" s="24"/>
-[...6 lines deleted...]
-      <c r="B104" s="23" t="s">
+      <c r="C103" s="23"/>
+      <c r="D103" s="23"/>
+      <c r="E103" s="23"/>
+      <c r="F103" s="23"/>
+    </row>
+    <row r="104" spans="1:6" ht="315" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A104" s="20"/>
+      <c r="B104" s="22" t="s">
         <v>175</v>
       </c>
-      <c r="C104" s="24"/>
-[...6 lines deleted...]
-      <c r="B105" s="23" t="s">
+      <c r="C104" s="23"/>
+      <c r="D104" s="23"/>
+      <c r="E104" s="23"/>
+      <c r="F104" s="23"/>
+    </row>
+    <row r="105" spans="1:6" ht="33.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A105" s="20"/>
+      <c r="B105" s="22" t="s">
         <v>156</v>
       </c>
-      <c r="C105" s="24"/>
-[...2 lines deleted...]
-      <c r="F105" s="24"/>
+      <c r="C105" s="23"/>
+      <c r="D105" s="23"/>
+      <c r="E105" s="23"/>
+      <c r="F105" s="23"/>
     </row>
   </sheetData>
   <mergeCells count="11">
     <mergeCell ref="B103:F103"/>
     <mergeCell ref="B104:F104"/>
     <mergeCell ref="B105:F105"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="B98:F98"/>
     <mergeCell ref="B99:F99"/>
     <mergeCell ref="B100:F100"/>
     <mergeCell ref="B101:F101"/>
     <mergeCell ref="B102:F102"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A3:H3"/>
   </mergeCells>
   <phoneticPr fontId="0" type="noConversion"/>
   <hyperlinks>
     <hyperlink ref="D10" location="'TUSS MÉDICO '!B4" display="'TUSS MÉDICO '!B4" xr:uid="{95AB7E94-31A1-4549-B1F1-1DE2BD10CA39}"/>
     <hyperlink ref="D72" location="'TUSS MÉDICO '!B4" display="'TUSS MÉDICO '!B4" xr:uid="{25FE1429-2B89-4C10-8215-FA67C8B1834C}"/>
     <hyperlink ref="D42" location="'TUSS MÉDICO '!B4" display="'TUSS MÉDICO '!B4" xr:uid="{ECA6056D-18B3-4836-83A8-170BDAA636BF}"/>
     <hyperlink ref="D12" location="'TUSS MÉDICO '!B4" display="'TUSS MÉDICO '!B4" xr:uid="{13FE1806-F7F9-430C-B516-CF427087BFB3}"/>
     <hyperlink ref="D31" location="'TUSS MÉDICO '!B4" display="'TUSS MÉDICO '!B4" xr:uid="{22156B2E-D520-4B8C-A7FC-E1DC262DA2A9}"/>
     <hyperlink ref="D11" location="'TUSS MÉDICO '!B4" display="'TUSS MÉDICO '!B4" xr:uid="{F011334D-3CC2-45E7-B858-0DB8A7A29E6B}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>