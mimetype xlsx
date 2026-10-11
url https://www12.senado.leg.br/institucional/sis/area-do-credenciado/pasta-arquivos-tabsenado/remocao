--- v0 (2026-01-07)
+++ v1 (2026-10-11)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27126"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27328"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\COATREL\SECRER\02. TABSENADO\Reajuste 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\CORA\SECRER\15. TABELAS\01. TABSENADO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24E028B0-E8F1-4096-AD6E-90C4DFB7A136}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{05C284D4-CEA4-4182-AC27-E803F69CF020}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="REMOÇÃO" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -99,61 +99,62 @@
   <si>
     <t>PROCEDIMENTOS REALIZADOS EXCLUSIVAMENTE NA MODALIDADE REEMBOLSO</t>
   </si>
   <si>
     <t>Código</t>
   </si>
   <si>
     <t>Evento</t>
   </si>
   <si>
     <t>Transporte Aeromédico, por Km Voado - Reembolso Servidores e Pensionistas</t>
   </si>
   <si>
     <t>Transporte Aeromédico - Valor de Operação Padrão - Reembolso Servidores e Pensionistas</t>
   </si>
   <si>
     <t xml:space="preserve">Observações: </t>
   </si>
   <si>
     <t>Eventos deverão obedecer o disposto na Instrução Normativa do Conselho de Supervisão do SIS N° 14, de 2019</t>
   </si>
   <si>
     <t>Valor</t>
   </si>
   <si>
-    <t>Última atualização em 23/08/2025</t>
-[...1 lines deleted...]
-  <si>
     <t>VIGÊNCIA INICIAL EM 23/08/2024</t>
+  </si>
+  <si>
+    <t>Última atualização em 23/08/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="3">
+    <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="164" formatCode="_-&quot;R$&quot;* #,##0.00_-;\-&quot;R$&quot;* #,##0.00_-;_-&quot;R$&quot;* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="165" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@"/>
   </numFmts>
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
@@ -229,51 +230,51 @@
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FF00B0F0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFF2F2F2"/>
         <bgColor rgb="FFF2F2F2"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="8">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right style="thin">
         <color rgb="FF000000"/>
       </right>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
@@ -324,103 +325,118 @@
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color rgb="FF000000"/>
       </left>
       <right/>
       <top style="thin">
         <color rgb="FF000000"/>
       </top>
       <bottom style="thin">
         <color rgb="FF000000"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color rgb="FF000000"/>
+      </top>
+      <bottom style="thin">
+        <color rgb="FF000000"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="25">
+  <cellXfs count="27">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="14" fontId="8" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="3" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="10" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center"/>
+    </xf>
+    <xf numFmtId="44" fontId="0" fillId="0" borderId="6" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="165" fontId="2" fillId="2" borderId="6" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="4" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
@@ -475,52 +491,52 @@
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="85725" y="219075"/>
           <a:ext cx="676275" cy="419100"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>909845</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>5</xdr:col>
       <xdr:colOff>15489</xdr:colOff>
-      <xdr:row>0</xdr:row>
-      <xdr:rowOff>548640</xdr:rowOff>
+      <xdr:row>1</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="3" name="Imagem 2">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9D0CD24E-4594-4330-97AF-71C294E877F7}"/>
             </a:ext>
             <a:ext uri="{147F2762-F138-4A5C-976F-8EAC2B608ADB}">
               <a16:predDERef xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" pred="{8EAE85E0-41A9-4E6F-91C1-B81D8BA857E5}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId2"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
@@ -841,260 +857,260 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6B560E6C-9DA9-459A-897C-A34464660B72}">
   <sheetPr>
     <tabColor rgb="FF0070C0"/>
   </sheetPr>
   <dimension ref="A1:H16"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="D16" sqref="D16"/>
+    <sheetView tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
+      <selection activeCell="C18" sqref="C18"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="12.6640625" customWidth="1"/>
-[...4 lines deleted...]
-    <col min="6" max="6" width="15.109375" customWidth="1"/>
+    <col min="1" max="1" width="12.7109375" customWidth="1"/>
+    <col min="2" max="2" width="97.140625" customWidth="1"/>
+    <col min="3" max="3" width="35.28515625" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="19.140625" customWidth="1"/>
+    <col min="5" max="5" width="19.28515625" customWidth="1"/>
+    <col min="6" max="6" width="15.140625" customWidth="1"/>
     <col min="7" max="7" width="12" customWidth="1"/>
     <col min="8" max="8" width="0" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" s="6" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A1" s="21" t="s">
+    <row r="1" spans="1:8" s="4" customFormat="1" ht="44.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A1" s="23" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="22"/>
-[...2 lines deleted...]
-      <c r="E1" s="22"/>
+      <c r="B1" s="24"/>
+      <c r="C1" s="24"/>
+      <c r="D1" s="24"/>
+      <c r="E1" s="24"/>
       <c r="F1"/>
       <c r="G1"/>
-      <c r="H1" s="8"/>
-[...8 lines deleted...]
-      <c r="E2" s="23"/>
+      <c r="H1" s="6"/>
+    </row>
+    <row r="2" spans="1:8" s="4" customFormat="1" ht="26.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A2" s="25" t="s">
+        <v>21</v>
+      </c>
+      <c r="B2" s="25"/>
+      <c r="C2" s="25"/>
+      <c r="D2" s="25"/>
+      <c r="E2" s="25"/>
       <c r="F2"/>
       <c r="G2"/>
-      <c r="H2" s="17"/>
-[...8 lines deleted...]
-      <c r="E3" s="23"/>
+      <c r="H2" s="14"/>
+    </row>
+    <row r="3" spans="1:8" s="4" customFormat="1" ht="12.6" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A3" s="26" t="s">
+        <v>22</v>
+      </c>
+      <c r="B3" s="25"/>
+      <c r="C3" s="25"/>
+      <c r="D3" s="25"/>
+      <c r="E3" s="25"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3" s="17"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:8" ht="27.6" x14ac:dyDescent="0.3">
+      <c r="H3" s="14"/>
+    </row>
+    <row r="4" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A4" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B4" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C4" s="1" t="s">
         <v>3</v>
       </c>
-      <c r="D4" s="7" t="s">
+      <c r="D4" s="5" t="s">
         <v>4</v>
       </c>
-      <c r="E4" s="7" t="s">
+      <c r="E4" s="5" t="s">
         <v>5</v>
       </c>
     </row>
-    <row r="5" spans="1:8" x14ac:dyDescent="0.3">
+    <row r="5" spans="1:8" ht="30" x14ac:dyDescent="0.25">
       <c r="A5" s="2">
         <v>56030101</v>
       </c>
-      <c r="B5" s="3" t="s">
+      <c r="B5" s="16" t="s">
         <v>6</v>
       </c>
-      <c r="C5" s="18">
-[...2 lines deleted...]
-      <c r="D5" s="9" t="s">
+      <c r="C5" s="19">
+        <v>885.13360000000011</v>
+      </c>
+      <c r="D5" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="E5" s="10">
+      <c r="E5" s="7">
         <v>45527</v>
       </c>
     </row>
-    <row r="6" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A6" s="4">
+    <row r="6" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A6" s="3">
         <v>56030102</v>
       </c>
-      <c r="B6" s="3" t="s">
+      <c r="B6" s="16" t="s">
         <v>8</v>
       </c>
-      <c r="C6" s="18">
-[...2 lines deleted...]
-      <c r="D6" s="9" t="s">
+      <c r="C6" s="19">
+        <v>340.6</v>
+      </c>
+      <c r="D6" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="E6" s="10">
+      <c r="E6" s="7">
         <v>45527</v>
       </c>
     </row>
-    <row r="7" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A7" s="4">
+    <row r="7" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A7" s="3">
         <v>56030103</v>
       </c>
-      <c r="B7" s="5" t="s">
+      <c r="B7" s="17" t="s">
         <v>9</v>
       </c>
-      <c r="C7" s="18">
-[...2 lines deleted...]
-      <c r="D7" s="9" t="s">
+      <c r="C7" s="19">
+        <v>1073.8727999999999</v>
+      </c>
+      <c r="D7" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="E7" s="10">
+      <c r="E7" s="7">
         <v>45527</v>
       </c>
     </row>
-    <row r="8" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A8" s="4">
+    <row r="8" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A8" s="3">
         <v>56030104</v>
       </c>
-      <c r="B8" s="3" t="s">
+      <c r="B8" s="16" t="s">
         <v>10</v>
       </c>
-      <c r="C8" s="18">
-[...2 lines deleted...]
-      <c r="D8" s="9" t="s">
+      <c r="C8" s="19">
+        <v>9.7656000000000009</v>
+      </c>
+      <c r="D8" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="E8" s="10">
+      <c r="E8" s="7">
         <v>45527</v>
       </c>
     </row>
-    <row r="9" spans="1:8" ht="28.8" x14ac:dyDescent="0.3">
-      <c r="A9" s="4">
+    <row r="9" spans="1:8" ht="30" x14ac:dyDescent="0.25">
+      <c r="A9" s="3">
         <v>56030105</v>
       </c>
-      <c r="B9" s="3" t="s">
+      <c r="B9" s="16" t="s">
         <v>11</v>
       </c>
-      <c r="C9" s="18">
-[...2 lines deleted...]
-      <c r="D9" s="9" t="s">
+      <c r="C9" s="19">
+        <v>6.5103999999999997</v>
+      </c>
+      <c r="D9" s="18" t="s">
         <v>7</v>
       </c>
-      <c r="E9" s="10">
+      <c r="E9" s="7">
         <v>45527</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A10" s="19" t="s">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A10" s="20" t="s">
         <v>12</v>
       </c>
-      <c r="B10" s="19"/>
-[...5 lines deleted...]
-      <c r="A12" s="20" t="s">
+      <c r="B10" s="20"/>
+      <c r="C10" s="21"/>
+      <c r="D10" s="20"/>
+      <c r="F10" s="15"/>
+    </row>
+    <row r="12" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="22" t="s">
         <v>13</v>
       </c>
-      <c r="B12" s="20"/>
-[...2 lines deleted...]
-      <c r="A13" s="13" t="s">
+      <c r="B12" s="22"/>
+    </row>
+    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A13" s="10" t="s">
         <v>14</v>
       </c>
-      <c r="B13" s="14" t="s">
+      <c r="B13" s="11" t="s">
         <v>15</v>
       </c>
-      <c r="C13" s="11" t="s">
+      <c r="C13" s="8" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.3">
-      <c r="A14" s="15">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A14" s="12">
         <v>56030121</v>
       </c>
-      <c r="B14" s="15" t="s">
+      <c r="B14" s="12" t="s">
         <v>16</v>
       </c>
-      <c r="C14" s="18">
-[...4 lines deleted...]
-      <c r="A15" s="15">
+      <c r="C14" s="19">
+        <v>32.541600000000003</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="A15" s="12">
         <v>56030122</v>
       </c>
-      <c r="B15" s="15" t="s">
+      <c r="B15" s="12" t="s">
         <v>17</v>
       </c>
-      <c r="C15" s="18">
-[...4 lines deleted...]
-      <c r="A16" s="16" t="s">
+      <c r="C15" s="19">
+        <v>30372.159999999996</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8" ht="22.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="13" t="s">
         <v>18</v>
       </c>
-      <c r="B16" s="15" t="s">
+      <c r="B16" s="12" t="s">
         <v>19</v>
       </c>
-      <c r="C16" s="12"/>
+      <c r="C16" s="9"/>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A10:D10"/>
     <mergeCell ref="A12:B12"/>
     <mergeCell ref="A1:E1"/>
     <mergeCell ref="A2:E2"/>
     <mergeCell ref="A3:E3"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="D5" location="'TUSS MÉDICO '!B4" display="SIM" xr:uid="{3DC51262-38C3-49DE-B832-D62133E01A43}"/>
     <hyperlink ref="D6" location="'TUSS MÉDICO '!B4" display="SIM" xr:uid="{6D2D3023-5792-4C6D-93BB-F319CBB58E54}"/>
     <hyperlink ref="D9" location="'TUSS MÉDICO '!B4" display="SIM" xr:uid="{397F3E91-5A08-423E-8DB4-060F0139E1DE}"/>
     <hyperlink ref="D7:D8" location="'TUSS MÉDICO '!B4" display="SIM" xr:uid="{1FA91544-98DC-4505-804F-EA9DE25AF040}"/>
   </hyperlinks>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>