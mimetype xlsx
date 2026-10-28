--- v0 (2025-12-06)
+++ v1 (2026-10-28)
@@ -1,59 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27126"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="27328"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\COATREL\SECRER\02. TABSENADO\Reajuste 2025\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="U:\CORA\SECRER\15. TABELAS\01. TABSENADO\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{332359AE-FDAE-4083-B430-E7709961C118}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{9E7E66D8-9DE5-48B7-864D-34413B7B7422}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="21840" windowHeight="13140" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ASSISTÊNCIA DOMICILIAR" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191028"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1188,60 +1189,59 @@
   <si>
     <t>Evento</t>
   </si>
   <si>
     <t>Preço vigente</t>
   </si>
   <si>
     <t>Técnico em Enfermagem (12 h - modalidade cuidador)</t>
   </si>
   <si>
     <t>Acompanhamento de Cuidador Domiciliar</t>
   </si>
   <si>
     <t xml:space="preserve">Observações: </t>
   </si>
   <si>
     <t>Eventos deverão obedecer ao disposto na Instrução Normativa do Conselho de Supervisão do SIS N° 16, de 2021</t>
   </si>
   <si>
     <t>Cough Assist</t>
   </si>
   <si>
     <t>VIGÊNCIA INICIAL EM 23/08/2024</t>
   </si>
   <si>
-    <t>Última atualização em 29/08/2025</t>
+    <t>Última atualização em 23/08/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <numFmts count="2">
+  <numFmts count="1">
     <numFmt numFmtId="44" formatCode="_-&quot;R$&quot;\ * #,##0.00_-;\-&quot;R$&quot;\ * #,##0.00_-;_-&quot;R$&quot;\ * &quot;-&quot;??_-;_-@_-"/>
-    <numFmt numFmtId="164" formatCode="_-&quot;R$&quot;* #,##0.00_-;\-&quot;R$&quot;* #,##0.00_-;_-&quot;R$&quot;* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="28" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
@@ -1544,51 +1544,51 @@
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="79">
+  <cellXfs count="78">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="8" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="44" fontId="12" fillId="6" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="6" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="13" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="14" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
@@ -1716,54 +1716,51 @@
     </xf>
     <xf numFmtId="0" fontId="16" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
-    <xf numFmtId="164" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
-[...2 lines deleted...]
-    </xf>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="18" fillId="8" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="18" fillId="8" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="7" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="27" fillId="10" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="26" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="25" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
@@ -1798,53 +1795,53 @@
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>104775</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>104775</xdr:rowOff>
     </xdr:from>
     <xdr:to>
       <xdr:col>0</xdr:col>
-      <xdr:colOff>855345</xdr:colOff>
+      <xdr:colOff>859155</xdr:colOff>
       <xdr:row>0</xdr:row>
-      <xdr:rowOff>586740</xdr:rowOff>
+      <xdr:rowOff>590550</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="2" name="Imagem 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DA30B768-BADE-4E72-97FA-727733DA93F7}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="104775" y="304800"/>
           <a:ext cx="762000" cy="476250"/>
         </a:xfrm>
@@ -2209,3998 +2206,3998 @@
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{64AA5F4E-567F-4B1F-8D23-B35425C6B42F}">
   <sheetPr>
     <tabColor rgb="FFFFFF00"/>
   </sheetPr>
   <dimension ref="A1:H388"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A37" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
-      <selection activeCell="E45" sqref="E45"/>
+    <sheetView tabSelected="1" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="A4" sqref="A4:H4"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="8.88671875" defaultRowHeight="13.8" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultColWidth="8.85546875" defaultRowHeight="14.25" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="13.44140625" style="31" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="10" max="16384" width="8.88671875" style="1"/>
+    <col min="1" max="1" width="13.42578125" style="31" customWidth="1"/>
+    <col min="2" max="2" width="166.7109375" style="1" customWidth="1"/>
+    <col min="3" max="3" width="24.85546875" style="42" customWidth="1"/>
+    <col min="4" max="4" width="14.28515625" style="1" customWidth="1"/>
+    <col min="5" max="5" width="15.28515625" style="30" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="17.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="27.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="18.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="9" max="9" width="14.5703125" style="1" customWidth="1"/>
+    <col min="10" max="16384" width="8.85546875" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="A1" s="71" t="s">
+    <row r="1" spans="1:8" ht="56.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A1" s="70" t="s">
         <v>0</v>
       </c>
-      <c r="B1" s="72"/>
-[...8 lines deleted...]
-      <c r="A2" s="70" t="s">
+      <c r="B1" s="71"/>
+      <c r="C1" s="71"/>
+      <c r="D1" s="71"/>
+      <c r="E1" s="71"/>
+      <c r="F1" s="71"/>
+      <c r="G1" s="71"/>
+      <c r="H1" s="71"/>
+    </row>
+    <row r="2" spans="1:8" ht="31.15" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="69" t="s">
         <v>210</v>
       </c>
-      <c r="B2" s="70"/>
-[...8 lines deleted...]
-      <c r="A3" s="76" t="s">
+      <c r="B2" s="69"/>
+      <c r="C2" s="69"/>
+      <c r="D2" s="69"/>
+      <c r="E2" s="69"/>
+      <c r="F2" s="69"/>
+      <c r="G2" s="69"/>
+      <c r="H2" s="69"/>
+    </row>
+    <row r="3" spans="1:8" ht="18" x14ac:dyDescent="0.2">
+      <c r="A3" s="75" t="s">
         <v>211</v>
       </c>
-      <c r="B3" s="77"/>
-[...8 lines deleted...]
-      <c r="A4" s="73" t="s">
+      <c r="B3" s="76"/>
+      <c r="C3" s="76"/>
+      <c r="D3" s="76"/>
+      <c r="E3" s="76"/>
+      <c r="F3" s="76"/>
+      <c r="G3" s="76"/>
+      <c r="H3" s="77"/>
+    </row>
+    <row r="4" spans="1:8" ht="18" x14ac:dyDescent="0.25">
+      <c r="A4" s="72" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="73"/>
-[...8 lines deleted...]
-      <c r="A5" s="74" t="s">
+      <c r="B4" s="72"/>
+      <c r="C4" s="72"/>
+      <c r="D4" s="72"/>
+      <c r="E4" s="72"/>
+      <c r="F4" s="72"/>
+      <c r="G4" s="72"/>
+      <c r="H4" s="72"/>
+    </row>
+    <row r="5" spans="1:8" ht="159" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="73" t="s">
         <v>2</v>
       </c>
-      <c r="B5" s="74"/>
-[...17 lines deleted...]
-    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B5" s="73"/>
+      <c r="C5" s="73"/>
+      <c r="D5" s="73"/>
+      <c r="E5" s="73"/>
+      <c r="F5" s="73"/>
+      <c r="G5" s="73"/>
+      <c r="H5" s="73"/>
+    </row>
+    <row r="6" spans="1:8" ht="243.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="73"/>
+      <c r="B6" s="73"/>
+      <c r="C6" s="73"/>
+      <c r="D6" s="73"/>
+      <c r="E6" s="73"/>
+      <c r="F6" s="73"/>
+      <c r="G6" s="73"/>
+      <c r="H6" s="73"/>
+    </row>
+    <row r="7" spans="1:8" ht="13.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2"/>
       <c r="B7" s="2"/>
       <c r="C7" s="2"/>
       <c r="D7" s="2"/>
       <c r="E7" s="2"/>
       <c r="F7" s="2"/>
       <c r="G7" s="2"/>
       <c r="H7" s="2"/>
     </row>
-    <row r="8" spans="1:8" ht="41.4" x14ac:dyDescent="0.25">
-      <c r="A8" s="75" t="s">
+    <row r="8" spans="1:8" ht="45" x14ac:dyDescent="0.2">
+      <c r="A8" s="74" t="s">
         <v>3</v>
       </c>
-      <c r="B8" s="75"/>
+      <c r="B8" s="74"/>
       <c r="C8" s="4" t="s">
         <v>4</v>
       </c>
       <c r="D8" s="3" t="s">
         <v>5</v>
       </c>
       <c r="E8" s="5" t="s">
         <v>6</v>
       </c>
       <c r="F8" s="6" t="s">
         <v>7</v>
       </c>
       <c r="G8" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="7" t="s">
         <v>9</v>
       </c>
     </row>
-    <row r="9" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="9" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A9" s="8">
         <v>59110101</v>
       </c>
       <c r="B9" s="9" t="s">
         <v>10</v>
       </c>
       <c r="C9" s="10" t="s">
         <v>11</v>
       </c>
       <c r="D9" s="62"/>
       <c r="E9" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F9" s="63">
-        <v>296.20999999999998</v>
+        <v>308.05840000000001</v>
       </c>
       <c r="G9" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H9" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="10" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="10" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A10" s="13">
         <v>59110102</v>
       </c>
       <c r="B10" s="9" t="s">
         <v>14</v>
       </c>
       <c r="C10" s="10"/>
       <c r="D10" s="62"/>
       <c r="E10" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F10" s="63">
-        <v>204.43</v>
+        <v>212.60720000000001</v>
       </c>
       <c r="G10" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H10" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="11" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="11" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A11" s="13">
         <v>59110103</v>
       </c>
       <c r="B11" s="9" t="s">
         <v>15</v>
       </c>
       <c r="C11" s="10"/>
       <c r="D11" s="62"/>
       <c r="E11" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F11" s="63">
-        <v>146.02000000000001</v>
+        <v>151.86080000000001</v>
       </c>
       <c r="G11" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H11" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="12" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="12" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A12" s="15">
         <v>59040101</v>
       </c>
       <c r="B12" s="16" t="s">
         <v>16</v>
       </c>
       <c r="C12" s="17"/>
       <c r="D12" s="62"/>
       <c r="E12" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F12" s="63">
-        <v>72.17</v>
+        <v>75.05680000000001</v>
       </c>
       <c r="G12" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H12" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="13" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="13" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A13" s="18">
         <v>59050101</v>
       </c>
       <c r="B13" s="16" t="s">
         <v>17</v>
       </c>
       <c r="C13" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D13" s="62"/>
       <c r="E13" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F13" s="63">
-        <v>83.44</v>
+        <v>86.777600000000007</v>
       </c>
       <c r="G13" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H13" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="14" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="14" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A14" s="15">
         <v>50000624</v>
       </c>
       <c r="B14" s="16" t="s">
         <v>19</v>
       </c>
       <c r="C14" s="17" t="s">
         <v>18</v>
       </c>
       <c r="D14" s="62"/>
       <c r="E14" s="14" t="s">
         <v>20</v>
       </c>
       <c r="F14" s="63">
-        <v>74.239999999999995</v>
+        <v>77.209599999999995</v>
       </c>
       <c r="G14" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H14" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="15" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="15" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A15" s="15">
         <v>50000098</v>
       </c>
       <c r="B15" s="16" t="s">
         <v>21</v>
       </c>
       <c r="C15" s="17"/>
       <c r="D15" s="62"/>
       <c r="E15" s="14" t="s">
         <v>20</v>
       </c>
       <c r="F15" s="63">
-        <v>74.239999999999995</v>
+        <v>77.209599999999995</v>
       </c>
       <c r="G15" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H15" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="16" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="16" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A16" s="15">
         <v>50000578</v>
       </c>
       <c r="B16" s="16" t="s">
         <v>22</v>
       </c>
       <c r="C16" s="17" t="s">
         <v>23</v>
       </c>
       <c r="D16" s="62"/>
       <c r="E16" s="14" t="s">
         <v>20</v>
       </c>
       <c r="F16" s="63">
-        <v>74.239999999999995</v>
+        <v>77.209599999999995</v>
       </c>
       <c r="G16" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H16" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="17" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="17" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A17" s="15">
         <v>50000535</v>
       </c>
       <c r="B17" s="16" t="s">
         <v>24</v>
       </c>
       <c r="C17" s="17" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="62"/>
       <c r="E17" s="14" t="s">
         <v>20</v>
       </c>
       <c r="F17" s="63">
-        <v>74.239999999999995</v>
+        <v>77.209599999999995</v>
       </c>
       <c r="G17" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H17" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="18" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="18" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A18" s="15">
         <v>59080111</v>
       </c>
       <c r="B18" s="16" t="s">
         <v>25</v>
       </c>
       <c r="C18" s="17"/>
       <c r="D18" s="62"/>
       <c r="E18" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F18" s="63">
-        <v>222.72</v>
+        <v>231.62880000000001</v>
       </c>
       <c r="G18" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H18" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="19" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="19" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="15">
         <v>50000683</v>
       </c>
       <c r="B19" s="16" t="s">
         <v>26</v>
       </c>
       <c r="C19" s="17" t="s">
         <v>23</v>
       </c>
       <c r="D19" s="62"/>
       <c r="E19" s="14" t="s">
         <v>20</v>
       </c>
       <c r="F19" s="63">
-        <v>110.65</v>
+        <v>115.07600000000001</v>
       </c>
       <c r="G19" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H19" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="20" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="20" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="15">
         <v>59010101</v>
       </c>
       <c r="B20" s="19" t="s">
         <v>27</v>
       </c>
       <c r="C20" s="17"/>
       <c r="D20" s="62"/>
       <c r="E20" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F20" s="63">
-        <v>195.56</v>
+        <v>203.38240000000002</v>
       </c>
       <c r="G20" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H20" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="21" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="21" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A21" s="15">
         <v>59010102</v>
       </c>
       <c r="B21" s="19" t="s">
         <v>29</v>
       </c>
       <c r="C21" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D21" s="62"/>
       <c r="E21" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F21" s="63">
-        <v>260.75</v>
+        <v>271.18</v>
       </c>
       <c r="G21" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H21" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="22" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="15">
         <v>59010103</v>
       </c>
       <c r="B22" s="19" t="s">
         <v>31</v>
       </c>
       <c r="C22" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D22" s="62"/>
       <c r="E22" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F22" s="63">
-        <v>443.28</v>
+        <v>461.01119999999997</v>
       </c>
       <c r="G22" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H22" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="23" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="15">
         <v>59010104</v>
       </c>
       <c r="B23" s="19" t="s">
         <v>32</v>
       </c>
       <c r="C23" s="17"/>
       <c r="D23" s="62"/>
       <c r="E23" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F23" s="63">
-        <v>625.79999999999995</v>
+        <v>650.83199999999999</v>
       </c>
       <c r="G23" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H23" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="24" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="15">
         <v>59080201</v>
       </c>
       <c r="B24" s="19" t="s">
         <v>33</v>
       </c>
       <c r="C24" s="17" t="s">
         <v>23</v>
       </c>
       <c r="D24" s="62"/>
       <c r="E24" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F24" s="63">
-        <v>104.3</v>
+        <v>108.47199999999999</v>
       </c>
       <c r="G24" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H24" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="25" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="25" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="15">
         <v>59080202</v>
       </c>
       <c r="B25" s="19" t="s">
         <v>34</v>
       </c>
       <c r="C25" s="17"/>
       <c r="D25" s="62"/>
       <c r="E25" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F25" s="63">
-        <v>135.59</v>
+        <v>141.0136</v>
       </c>
       <c r="G25" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H25" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="26" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="26" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A26" s="20">
         <v>59030151</v>
       </c>
       <c r="B26" s="21" t="s">
         <v>35</v>
       </c>
       <c r="C26" s="22" t="s">
         <v>30</v>
       </c>
       <c r="D26" s="62"/>
       <c r="E26" s="14" t="s">
         <v>28</v>
       </c>
       <c r="F26" s="63">
-        <v>37.549999999999997</v>
+        <v>39.052</v>
       </c>
       <c r="G26" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H26" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="27" spans="1:8" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="23">
         <v>59020101</v>
       </c>
       <c r="B27" s="21" t="s">
         <v>36</v>
       </c>
       <c r="C27" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D27" s="62"/>
       <c r="E27" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F27" s="63">
-        <v>3.13</v>
+        <v>3.2551999999999999</v>
       </c>
       <c r="G27" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H27" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="28" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="28" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A28" s="15">
         <v>59020102</v>
       </c>
       <c r="B28" s="16" t="s">
         <v>37</v>
       </c>
       <c r="C28" s="22"/>
       <c r="D28" s="62"/>
       <c r="E28" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F28" s="63">
-        <v>10.43</v>
+        <v>10.847200000000001</v>
       </c>
       <c r="G28" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H28" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="29" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="29" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A29" s="18">
         <v>59020103</v>
       </c>
       <c r="B29" s="16" t="s">
         <v>38</v>
       </c>
       <c r="C29" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D29" s="62"/>
       <c r="E29" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F29" s="63">
-        <v>17.87</v>
+        <v>18.584800000000001</v>
       </c>
       <c r="G29" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H29" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="30" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="30" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A30" s="18">
         <v>59020104</v>
       </c>
       <c r="B30" s="16" t="s">
         <v>39</v>
       </c>
       <c r="C30" s="17"/>
       <c r="D30" s="62"/>
       <c r="E30" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F30" s="63">
-        <v>2.31</v>
+        <v>2.4024000000000001</v>
       </c>
       <c r="G30" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H30" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="31" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="31" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A31" s="18">
         <v>59020105</v>
       </c>
       <c r="B31" s="16" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="17"/>
       <c r="D31" s="62"/>
       <c r="E31" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F31" s="63">
-        <v>2.4700000000000002</v>
+        <v>2.5688000000000004</v>
       </c>
       <c r="G31" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H31" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="32" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="32" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A32" s="18">
         <v>59020106</v>
       </c>
       <c r="B32" s="16" t="s">
         <v>41</v>
       </c>
       <c r="C32" s="17"/>
       <c r="D32" s="62"/>
       <c r="E32" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F32" s="63">
-        <v>5.22</v>
+        <v>5.4287999999999998</v>
       </c>
       <c r="G32" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H32" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="33" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="33" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A33" s="15">
         <v>60034513</v>
       </c>
       <c r="B33" s="16" t="s">
         <v>42</v>
       </c>
       <c r="C33" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D33" s="62"/>
       <c r="E33" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F33" s="63">
-        <v>9.75</v>
+        <v>10.14</v>
       </c>
       <c r="G33" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H33" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="34" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="34" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A34" s="15">
         <v>59020107</v>
       </c>
       <c r="B34" s="19" t="s">
         <v>43</v>
       </c>
       <c r="C34" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D34" s="62"/>
       <c r="E34" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F34" s="63">
-        <v>17.399999999999999</v>
+        <v>18.096</v>
       </c>
       <c r="G34" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H34" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="35" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="35" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A35" s="15">
         <v>59020108</v>
       </c>
       <c r="B35" s="19" t="s">
         <v>44</v>
       </c>
       <c r="C35" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D35" s="62"/>
       <c r="E35" s="14" t="s">
         <v>12</v>
       </c>
       <c r="F35" s="63">
-        <v>34.799999999999997</v>
+        <v>36.192</v>
       </c>
       <c r="G35" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H35" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="36" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="36" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="24">
         <v>59090301</v>
       </c>
       <c r="B36" s="16" t="s">
         <v>45</v>
       </c>
       <c r="C36" s="17" t="s">
         <v>30</v>
       </c>
       <c r="D36" s="62"/>
       <c r="E36" s="12">
         <v>98</v>
       </c>
       <c r="F36" s="63">
-        <v>166.88</v>
+        <v>173.55520000000001</v>
       </c>
       <c r="G36" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H36" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="37" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="37" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="24">
         <v>59020109</v>
       </c>
       <c r="B37" s="19" t="s">
         <v>46</v>
       </c>
       <c r="C37" s="25"/>
       <c r="D37" s="62"/>
       <c r="E37" s="11" t="s">
         <v>12</v>
       </c>
       <c r="F37" s="63">
-        <v>104.3</v>
+        <v>108.47199999999999</v>
       </c>
       <c r="G37" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H37" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="38" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="38" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="20">
         <v>59025101</v>
       </c>
       <c r="B38" s="16" t="s">
         <v>47</v>
       </c>
       <c r="C38" s="17" t="s">
         <v>48</v>
       </c>
       <c r="D38" s="62"/>
       <c r="E38" s="26" t="s">
         <v>12</v>
       </c>
       <c r="F38" s="63">
-        <v>73.59</v>
+        <v>76.533600000000007</v>
       </c>
       <c r="G38" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H38" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="39" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="39" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="15">
         <v>59025102</v>
       </c>
       <c r="B39" s="16" t="s">
         <v>49</v>
       </c>
       <c r="C39" s="17" t="s">
         <v>48</v>
       </c>
       <c r="D39" s="62"/>
       <c r="E39" s="26" t="s">
         <v>12</v>
       </c>
       <c r="F39" s="63">
-        <v>116.82</v>
+        <v>121.4928</v>
       </c>
       <c r="G39" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H39" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="40" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="40" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="18">
         <v>59025103</v>
       </c>
       <c r="B40" s="16" t="s">
         <v>50</v>
       </c>
       <c r="C40" s="17" t="s">
         <v>48</v>
       </c>
       <c r="D40" s="62"/>
       <c r="E40" s="26" t="s">
         <v>12</v>
       </c>
       <c r="F40" s="63">
-        <v>144.12</v>
+        <v>149.88480000000001</v>
       </c>
       <c r="G40" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H40" s="61">
         <v>45527</v>
       </c>
     </row>
-    <row r="41" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="41" spans="1:8" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="10">
         <v>57710121</v>
       </c>
       <c r="B41" s="9" t="s">
         <v>209</v>
       </c>
       <c r="C41" s="10" t="s">
         <v>30</v>
       </c>
       <c r="D41" s="62"/>
       <c r="E41" s="26" t="s">
         <v>12</v>
       </c>
       <c r="F41" s="63">
-        <v>45</v>
+        <v>46.800000000000004</v>
       </c>
       <c r="G41" s="12" t="s">
         <v>13</v>
       </c>
       <c r="H41" s="61">
         <v>45898</v>
       </c>
     </row>
-    <row r="43" spans="1:8" ht="17.399999999999999" x14ac:dyDescent="0.25">
+    <row r="43" spans="1:8" ht="18" x14ac:dyDescent="0.2">
       <c r="A43" s="27"/>
       <c r="B43" s="28" t="s">
         <v>51</v>
       </c>
       <c r="C43" s="29"/>
       <c r="D43" s="7"/>
     </row>
-    <row r="44" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="44" spans="1:8" x14ac:dyDescent="0.2">
       <c r="B44" s="32" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="1"/>
       <c r="D44" s="61"/>
     </row>
-    <row r="45" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="45" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A45" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B45" s="33" t="s">
         <v>54</v>
       </c>
       <c r="C45" s="33" t="s">
         <v>55</v>
       </c>
       <c r="D45" s="34"/>
     </row>
-    <row r="46" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="46" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A46" s="35"/>
       <c r="B46" s="9" t="s">
         <v>56</v>
       </c>
       <c r="C46" s="35" t="s">
         <v>57</v>
       </c>
       <c r="D46" s="34"/>
     </row>
-    <row r="47" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="47" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A47" s="35"/>
       <c r="B47" s="9" t="s">
         <v>58</v>
       </c>
       <c r="C47" s="35" t="s">
         <v>57</v>
       </c>
       <c r="D47" s="34"/>
     </row>
-    <row r="48" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="48" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A48" s="35"/>
       <c r="B48" s="9" t="s">
         <v>59</v>
       </c>
       <c r="C48" s="35" t="s">
         <v>57</v>
       </c>
       <c r="D48" s="34"/>
     </row>
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="35"/>
       <c r="B49" s="9" t="s">
         <v>60</v>
       </c>
       <c r="C49" s="35" t="s">
         <v>57</v>
       </c>
       <c r="D49" s="34"/>
     </row>
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="35"/>
       <c r="B50" s="36" t="s">
         <v>61</v>
       </c>
       <c r="C50" s="35" t="s">
         <v>57</v>
       </c>
       <c r="D50" s="34"/>
     </row>
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="35"/>
       <c r="B51" s="9" t="s">
         <v>62</v>
       </c>
       <c r="C51" s="35" t="s">
         <v>57</v>
       </c>
       <c r="D51" s="34"/>
     </row>
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="33"/>
       <c r="B52" s="33" t="s">
         <v>63</v>
       </c>
       <c r="C52" s="33"/>
       <c r="D52" s="34"/>
     </row>
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="9"/>
       <c r="B53" s="9" t="s">
         <v>64</v>
       </c>
       <c r="C53" s="9"/>
       <c r="D53" s="34"/>
     </row>
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="9"/>
       <c r="B54" s="9" t="s">
         <v>65</v>
       </c>
       <c r="C54" s="9"/>
       <c r="D54" s="34"/>
     </row>
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="34"/>
       <c r="B55" s="37"/>
       <c r="C55" s="34"/>
       <c r="D55" s="34"/>
     </row>
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="34"/>
       <c r="B56" s="37"/>
       <c r="C56" s="34"/>
       <c r="D56" s="34"/>
     </row>
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="B57" s="32" t="s">
         <v>66</v>
       </c>
       <c r="C57" s="1"/>
       <c r="D57" s="61"/>
     </row>
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B58" s="33" t="s">
         <v>54</v>
       </c>
       <c r="C58" s="33" t="s">
         <v>55</v>
       </c>
       <c r="D58" s="38"/>
     </row>
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="35"/>
       <c r="B59" s="39" t="s">
         <v>67</v>
       </c>
       <c r="C59" s="35" t="s">
         <v>57</v>
       </c>
       <c r="D59" s="34"/>
     </row>
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="35"/>
       <c r="B60" s="40" t="s">
         <v>68</v>
       </c>
       <c r="C60" s="35" t="s">
         <v>57</v>
       </c>
       <c r="D60" s="34"/>
     </row>
-    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="35"/>
       <c r="B61" s="1" t="s">
         <v>69</v>
       </c>
       <c r="C61" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="35"/>
       <c r="B62" s="9" t="s">
         <v>70</v>
       </c>
       <c r="C62" s="35" t="s">
         <v>57</v>
       </c>
       <c r="E62" s="1"/>
     </row>
-    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="35"/>
       <c r="B63" s="36" t="s">
         <v>71</v>
       </c>
       <c r="C63" s="35" t="s">
         <v>57</v>
       </c>
       <c r="E63" s="1"/>
     </row>
-    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+    <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="35"/>
       <c r="B64" s="41" t="s">
         <v>72</v>
       </c>
       <c r="C64" s="35" t="s">
         <v>57</v>
       </c>
       <c r="E64" s="1"/>
     </row>
-    <row r="66" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="66" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B66" s="32" t="s">
         <v>73</v>
       </c>
     </row>
-    <row r="67" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="67" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A67" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B67" s="33" t="s">
         <v>54</v>
       </c>
       <c r="C67" s="33" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="68" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="68" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A68" s="35"/>
       <c r="B68" s="39" t="s">
         <v>74</v>
       </c>
       <c r="C68" s="35" t="s">
         <v>75</v>
       </c>
     </row>
-    <row r="69" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="69" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A69" s="35"/>
       <c r="B69" s="39" t="s">
         <v>76</v>
       </c>
       <c r="C69" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="70" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="70" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A70" s="35"/>
       <c r="B70" s="39" t="s">
         <v>77</v>
       </c>
       <c r="C70" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="71" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="71" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A71" s="35"/>
       <c r="B71" s="39" t="s">
         <v>78</v>
       </c>
       <c r="C71" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="72" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="72" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A72" s="35"/>
       <c r="B72" s="39" t="s">
         <v>79</v>
       </c>
       <c r="C72" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="73" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="73" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A73" s="35"/>
       <c r="B73" s="39" t="s">
         <v>80</v>
       </c>
       <c r="C73" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="74" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="74" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A74" s="35"/>
       <c r="B74" s="39" t="s">
         <v>81</v>
       </c>
       <c r="C74" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="75" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="75" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A75" s="35"/>
       <c r="B75" s="39" t="s">
         <v>82</v>
       </c>
       <c r="C75" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="76" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="76" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A76" s="35"/>
       <c r="B76" s="39" t="s">
         <v>83</v>
       </c>
       <c r="C76" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="77" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="77" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A77" s="35"/>
       <c r="B77" s="39" t="s">
         <v>84</v>
       </c>
       <c r="C77" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="78" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="78" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A78" s="35"/>
       <c r="B78" s="39" t="s">
         <v>85</v>
       </c>
       <c r="C78" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="79" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="79" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A79" s="35"/>
       <c r="B79" s="39" t="s">
         <v>86</v>
       </c>
       <c r="C79" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="80" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="80" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A80" s="35"/>
       <c r="B80" s="39" t="s">
         <v>87</v>
       </c>
       <c r="C80" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="81" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="81" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A81" s="35"/>
       <c r="B81" s="39" t="s">
         <v>88</v>
       </c>
       <c r="C81" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="82" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="82" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A82" s="35"/>
       <c r="B82" s="39" t="s">
         <v>89</v>
       </c>
       <c r="C82" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="83" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="83" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A83" s="35"/>
       <c r="B83" s="39" t="s">
         <v>90</v>
       </c>
       <c r="C83" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="84" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="84" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A84" s="35"/>
       <c r="B84" s="9" t="s">
         <v>91</v>
       </c>
       <c r="C84" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="85" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="85" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A85" s="35"/>
       <c r="B85" s="39" t="s">
         <v>92</v>
       </c>
       <c r="C85" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="86" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="86" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A86" s="35"/>
       <c r="B86" s="39" t="s">
         <v>93</v>
       </c>
       <c r="C86" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="87" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="87" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A87" s="35"/>
       <c r="B87" s="39" t="s">
         <v>94</v>
       </c>
       <c r="C87" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="88" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="88" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A88" s="35"/>
       <c r="B88" s="39" t="s">
         <v>69</v>
       </c>
       <c r="C88" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="89" spans="1:3" ht="32.25" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="89" spans="1:3" ht="32.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A89" s="35"/>
       <c r="B89" s="39" t="s">
         <v>95</v>
       </c>
       <c r="C89" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="90" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="90" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A90" s="35"/>
       <c r="B90" s="39" t="s">
         <v>96</v>
       </c>
       <c r="C90" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="91" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="91" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A91" s="35"/>
       <c r="B91" s="39" t="s">
         <v>97</v>
       </c>
       <c r="C91" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="92" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="92" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A92" s="35"/>
       <c r="B92" s="40" t="s">
         <v>98</v>
       </c>
       <c r="C92" s="35"/>
     </row>
-    <row r="93" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="93" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A93" s="35"/>
       <c r="B93" s="39" t="s">
         <v>99</v>
       </c>
       <c r="C93" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="94" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="94" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A94" s="35"/>
       <c r="B94" s="39"/>
       <c r="C94" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="95" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="95" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A95" s="35"/>
       <c r="B95" s="39" t="s">
         <v>100</v>
       </c>
       <c r="C95" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="96" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="96" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A96" s="33" t="s">
         <v>53</v>
       </c>
-      <c r="B96" s="65" t="s">
+      <c r="B96" s="64" t="s">
         <v>101</v>
       </c>
-      <c r="C96" s="66"/>
-[...1 lines deleted...]
-    <row r="97" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C96" s="65"/>
+    </row>
+    <row r="97" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A97" s="35"/>
       <c r="B97" s="39" t="s">
         <v>102</v>
       </c>
       <c r="C97" s="35" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="99" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="99" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B99" s="32" t="s">
         <v>103</v>
       </c>
     </row>
-    <row r="100" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="100" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A100" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B100" s="33" t="s">
         <v>54</v>
       </c>
       <c r="C100" s="33" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="101" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="101" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A101" s="35"/>
       <c r="B101" s="39" t="s">
         <v>104</v>
       </c>
       <c r="C101" s="35" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="102" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="102" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A102" s="35"/>
       <c r="B102" s="39" t="s">
         <v>106</v>
       </c>
       <c r="C102" s="35" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="103" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="103" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A103" s="35"/>
       <c r="B103" s="39" t="s">
         <v>107</v>
       </c>
       <c r="C103" s="35" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="104" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="104" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A104" s="35"/>
       <c r="B104" s="39" t="s">
         <v>108</v>
       </c>
       <c r="C104" s="35" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="105" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="105" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A105" s="35"/>
       <c r="B105" s="39" t="s">
         <v>110</v>
       </c>
       <c r="C105" s="35" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="106" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="106" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A106" s="35"/>
       <c r="B106" s="39" t="s">
         <v>112</v>
       </c>
       <c r="C106" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="107" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="107" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A107" s="35"/>
       <c r="B107" s="39" t="s">
         <v>113</v>
       </c>
       <c r="C107" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="108" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="108" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A108" s="35"/>
       <c r="B108" s="39" t="s">
         <v>114</v>
       </c>
       <c r="C108" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="109" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="109" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A109" s="35"/>
       <c r="B109" s="39" t="s">
         <v>115</v>
       </c>
       <c r="C109" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="110" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="110" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A110" s="35"/>
       <c r="B110" s="39" t="s">
         <v>116</v>
       </c>
       <c r="C110" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="111" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="111" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A111" s="35"/>
       <c r="B111" s="39" t="s">
         <v>77</v>
       </c>
       <c r="C111" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="112" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="112" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A112" s="35"/>
       <c r="B112" s="39" t="s">
         <v>117</v>
       </c>
       <c r="C112" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="113" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="113" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A113" s="35"/>
       <c r="B113" s="39" t="s">
         <v>118</v>
       </c>
       <c r="C113" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="114" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="114" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A114" s="35"/>
       <c r="B114" s="39" t="s">
         <v>119</v>
       </c>
       <c r="C114" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="115" spans="1:3" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="115" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A115" s="35"/>
       <c r="B115" s="39" t="s">
         <v>120</v>
       </c>
       <c r="C115" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="116" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="116" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A116" s="35"/>
       <c r="B116" s="39" t="s">
         <v>121</v>
       </c>
       <c r="C116" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="117" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="117" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A117" s="35"/>
       <c r="B117" s="39" t="s">
         <v>122</v>
       </c>
       <c r="C117" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="118" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="118" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A118" s="35"/>
       <c r="B118" s="39" t="s">
         <v>123</v>
       </c>
       <c r="C118" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="119" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="119" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A119" s="35"/>
       <c r="B119" s="39" t="s">
         <v>124</v>
       </c>
       <c r="C119" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="120" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="120" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A120" s="35"/>
       <c r="B120" s="39" t="s">
         <v>125</v>
       </c>
       <c r="C120" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="121" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="121" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A121" s="35"/>
       <c r="B121" s="39" t="s">
         <v>78</v>
       </c>
       <c r="C121" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="122" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="122" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A122" s="35"/>
       <c r="B122" s="39" t="s">
         <v>126</v>
       </c>
       <c r="C122" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="123" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="123" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A123" s="35"/>
       <c r="B123" s="39" t="s">
         <v>127</v>
       </c>
       <c r="C123" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="124" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="124" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A124" s="35"/>
       <c r="B124" s="39" t="s">
         <v>128</v>
       </c>
       <c r="C124" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="125" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="125" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A125" s="35"/>
       <c r="B125" s="39" t="s">
         <v>129</v>
       </c>
       <c r="C125" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="126" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="126" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A126" s="35"/>
       <c r="B126" s="39" t="s">
         <v>130</v>
       </c>
       <c r="C126" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="127" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="127" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A127" s="35"/>
       <c r="B127" s="39" t="s">
         <v>80</v>
       </c>
       <c r="C127" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="128" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="128" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A128" s="35"/>
       <c r="B128" s="39" t="s">
         <v>131</v>
       </c>
       <c r="C128" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="129" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="129" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A129" s="35"/>
       <c r="B129" s="39" t="s">
         <v>132</v>
       </c>
       <c r="C129" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="130" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="130" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A130" s="35"/>
       <c r="B130" s="39" t="s">
         <v>81</v>
       </c>
       <c r="C130" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="131" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="131" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A131" s="35"/>
       <c r="B131" s="39" t="s">
         <v>82</v>
       </c>
       <c r="C131" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="132" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="132" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A132" s="35"/>
       <c r="B132" s="39" t="s">
         <v>83</v>
       </c>
       <c r="C132" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="133" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="133" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A133" s="35"/>
       <c r="B133" s="39" t="s">
         <v>84</v>
       </c>
       <c r="C133" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="134" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="134" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A134" s="35"/>
       <c r="B134" s="39" t="s">
         <v>85</v>
       </c>
       <c r="C134" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="135" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="135" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A135" s="35"/>
       <c r="B135" s="39" t="s">
         <v>133</v>
       </c>
       <c r="C135" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="136" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="136" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A136" s="35"/>
       <c r="B136" s="39" t="s">
         <v>134</v>
       </c>
       <c r="C136" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="137" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="137" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A137" s="35"/>
       <c r="B137" s="39" t="s">
         <v>88</v>
       </c>
       <c r="C137" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="138" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="138" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A138" s="35"/>
       <c r="B138" s="39" t="s">
         <v>89</v>
       </c>
       <c r="C138" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="139" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="139" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A139" s="35"/>
       <c r="B139" s="39" t="s">
         <v>90</v>
       </c>
       <c r="C139" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="140" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="140" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A140" s="35"/>
       <c r="B140" s="39" t="s">
         <v>135</v>
       </c>
       <c r="C140" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="141" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="141" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A141" s="35"/>
       <c r="B141" s="39" t="s">
         <v>136</v>
       </c>
       <c r="C141" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="142" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="142" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A142" s="35"/>
       <c r="B142" s="39" t="s">
         <v>137</v>
       </c>
       <c r="C142" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="143" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="143" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A143" s="35"/>
       <c r="B143" s="39" t="s">
         <v>69</v>
       </c>
       <c r="C143" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="144" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="144" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A144" s="35"/>
       <c r="B144" s="39" t="s">
         <v>138</v>
       </c>
       <c r="C144" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="145" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="145" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A145" s="35"/>
       <c r="B145" s="39" t="s">
         <v>139</v>
       </c>
       <c r="C145" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="146" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="146" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A146" s="35"/>
       <c r="B146" s="39" t="s">
         <v>140</v>
       </c>
       <c r="C146" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="147" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="147" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A147" s="35"/>
       <c r="B147" s="39" t="s">
         <v>97</v>
       </c>
       <c r="C147" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="148" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="148" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A148" s="35"/>
       <c r="B148" s="39" t="s">
         <v>141</v>
       </c>
       <c r="C148" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="149" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="149" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A149" s="35"/>
       <c r="B149" s="40" t="s">
         <v>98</v>
       </c>
       <c r="C149" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="150" spans="1:3" ht="28.2" x14ac:dyDescent="0.25">
+    <row r="150" spans="1:3" ht="27.75" x14ac:dyDescent="0.2">
       <c r="A150" s="35"/>
       <c r="B150" s="39" t="s">
         <v>142</v>
       </c>
       <c r="C150" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="151" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="151" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A151" s="35"/>
       <c r="B151" s="39" t="s">
         <v>143</v>
       </c>
       <c r="C151" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="152" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="152" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A152" s="35"/>
       <c r="B152" s="39" t="s">
         <v>144</v>
       </c>
       <c r="C152" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="153" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="153" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A153" s="35"/>
       <c r="B153" s="39" t="s">
         <v>145</v>
       </c>
       <c r="C153" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="154" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="154" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A154" s="35"/>
       <c r="B154" s="39" t="s">
         <v>146</v>
       </c>
       <c r="C154" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="155" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="155" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A155" s="35"/>
       <c r="B155" s="39" t="s">
         <v>147</v>
       </c>
       <c r="C155" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="156" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="156" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A156" s="35"/>
       <c r="B156" s="39" t="s">
         <v>148</v>
       </c>
       <c r="C156" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="157" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="157" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A157" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B157" s="43" t="s">
         <v>101</v>
       </c>
       <c r="C157" s="33" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="158" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="158" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B158" s="44" t="s">
         <v>149</v>
       </c>
       <c r="C158" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="159" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="159" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A159" s="35"/>
       <c r="B159" s="44" t="s">
         <v>150</v>
       </c>
       <c r="C159" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="160" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="160" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A160" s="35"/>
       <c r="B160" s="44" t="s">
         <v>151</v>
       </c>
       <c r="C160" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="161" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="161" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A161" s="35"/>
       <c r="B161" s="44" t="s">
         <v>152</v>
       </c>
       <c r="C161" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="162" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="162" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A162" s="35"/>
       <c r="B162" s="44" t="s">
         <v>153</v>
       </c>
       <c r="C162" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="163" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="163" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A163" s="35"/>
       <c r="B163" s="44" t="s">
         <v>154</v>
       </c>
       <c r="C163" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="164" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="164" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A164" s="35"/>
       <c r="B164" s="44" t="s">
         <v>155</v>
       </c>
       <c r="C164" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="165" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="165" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A165" s="35"/>
       <c r="B165" s="44" t="s">
         <v>156</v>
       </c>
       <c r="C165" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="166" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="166" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A166" s="35"/>
       <c r="B166" s="45" t="s">
         <v>157</v>
       </c>
       <c r="C166" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="167" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="167" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A167" s="35"/>
       <c r="B167" s="44" t="s">
         <v>158</v>
       </c>
       <c r="C167" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="168" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="168" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A168" s="34"/>
     </row>
-    <row r="169" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="169" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A169" s="34"/>
       <c r="B169" s="32" t="s">
         <v>159</v>
       </c>
     </row>
-    <row r="170" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="170" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A170" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B170" s="33" t="s">
         <v>54</v>
       </c>
       <c r="C170" s="33" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="171" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="171" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A171" s="35"/>
       <c r="B171" s="44" t="s">
         <v>160</v>
       </c>
       <c r="C171" s="46" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="172" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="172" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A172" s="35"/>
       <c r="B172" s="44" t="s">
         <v>162</v>
       </c>
       <c r="C172" s="46" t="s">
         <v>161</v>
       </c>
     </row>
-    <row r="173" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="173" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A173" s="35"/>
       <c r="B173" s="44" t="s">
         <v>163</v>
       </c>
       <c r="C173" s="46" t="s">
         <v>105</v>
       </c>
     </row>
-    <row r="174" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="174" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A174" s="35"/>
       <c r="B174" s="44" t="s">
         <v>164</v>
       </c>
       <c r="C174" s="46" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="175" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="175" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A175" s="35"/>
       <c r="B175" s="44" t="s">
         <v>165</v>
       </c>
       <c r="C175" s="46" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="176" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="176" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A176" s="35"/>
       <c r="B176" s="16" t="s">
         <v>166</v>
       </c>
       <c r="C176" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="177" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="177" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A177" s="35"/>
       <c r="B177" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C177" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="178" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="178" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A178" s="35"/>
       <c r="B178" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C178" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="179" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="179" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A179" s="35"/>
       <c r="B179" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C179" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="180" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="180" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A180" s="35"/>
       <c r="B180" s="9" t="s">
         <v>168</v>
       </c>
       <c r="C180" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="181" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="181" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A181" s="35"/>
       <c r="B181" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C181" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="182" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="182" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A182" s="35"/>
       <c r="B182" s="9" t="s">
         <v>117</v>
       </c>
       <c r="C182" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="183" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="183" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A183" s="35"/>
       <c r="B183" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C183" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="184" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="184" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A184" s="35"/>
       <c r="B184" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C184" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="185" spans="1:3" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="185" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A185" s="35"/>
       <c r="B185" s="39" t="s">
         <v>120</v>
       </c>
       <c r="C185" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="186" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="186" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A186" s="35"/>
       <c r="B186" s="39" t="s">
         <v>121</v>
       </c>
       <c r="C186" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="187" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="187" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A187" s="35"/>
       <c r="B187" s="9" t="s">
         <v>169</v>
       </c>
       <c r="C187" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="188" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="188" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A188" s="35"/>
       <c r="B188" s="9" t="s">
         <v>170</v>
       </c>
       <c r="C188" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="189" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="189" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A189" s="35"/>
       <c r="B189" s="39" t="s">
         <v>124</v>
       </c>
       <c r="C189" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="190" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="190" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A190" s="35"/>
       <c r="B190" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C190" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="191" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="191" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A191" s="35"/>
       <c r="B191" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C191" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="192" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="192" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A192" s="35"/>
       <c r="B192" s="39" t="s">
         <v>126</v>
       </c>
       <c r="C192" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="193" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="193" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A193" s="35"/>
       <c r="B193" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C193" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="194" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="194" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A194" s="35"/>
       <c r="B194" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C194" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="195" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="195" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A195" s="35"/>
       <c r="B195" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C195" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="196" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="196" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A196" s="35"/>
       <c r="B196" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C196" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="197" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="197" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A197" s="35"/>
       <c r="B197" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C197" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="198" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="198" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A198" s="35"/>
       <c r="B198" s="9" t="s">
         <v>131</v>
       </c>
       <c r="C198" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="199" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="199" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A199" s="35"/>
       <c r="B199" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C199" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="200" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="200" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A200" s="35"/>
       <c r="B200" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C200" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="201" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="201" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A201" s="35"/>
       <c r="B201" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C201" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="202" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="202" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A202" s="35"/>
       <c r="B202" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C202" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="203" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="203" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A203" s="35"/>
       <c r="B203" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C203" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="204" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="204" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A204" s="35"/>
       <c r="B204" s="9" t="s">
         <v>171</v>
       </c>
       <c r="C204" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="205" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="205" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A205" s="35"/>
       <c r="B205" s="9" t="s">
         <v>133</v>
       </c>
       <c r="C205" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="206" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="206" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A206" s="35"/>
       <c r="B206" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C206" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="207" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="207" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A207" s="35"/>
       <c r="B207" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C207" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="208" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="208" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A208" s="35"/>
       <c r="B208" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C208" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="209" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="209" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A209" s="35"/>
       <c r="B209" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C209" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="210" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="210" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B210" s="9" t="s">
         <v>172</v>
       </c>
       <c r="C210" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="211" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="211" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B211" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C211" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="212" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="212" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A212" s="35"/>
       <c r="B212" s="9" t="s">
         <v>137</v>
       </c>
       <c r="C212" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="213" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="213" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A213" s="35"/>
       <c r="B213" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C213" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="214" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="214" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A214" s="35"/>
       <c r="B214" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C214" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="215" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="215" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A215" s="35"/>
       <c r="B215" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C215" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="216" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="216" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A216" s="35"/>
       <c r="B216" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C216" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="217" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="217" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A217" s="35"/>
       <c r="B217" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C217" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="218" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="218" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A218" s="35"/>
       <c r="B218" s="40" t="s">
         <v>98</v>
       </c>
       <c r="C218" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="219" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="219" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A219" s="35"/>
       <c r="B219" s="47" t="s">
         <v>173</v>
       </c>
       <c r="C219" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="220" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="220" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A220" s="35"/>
       <c r="B220" s="9" t="s">
         <v>174</v>
       </c>
       <c r="C220" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="221" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="221" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A221" s="35"/>
       <c r="B221" s="48" t="s">
         <v>144</v>
       </c>
       <c r="C221" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="222" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="222" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A222" s="35"/>
       <c r="B222" s="49" t="s">
         <v>145</v>
       </c>
       <c r="C222" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="223" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="223" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A223" s="35"/>
       <c r="B223" s="49" t="s">
         <v>175</v>
       </c>
       <c r="C223" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="224" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="224" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A224" s="35"/>
       <c r="B224" s="49" t="s">
         <v>147</v>
       </c>
       <c r="C224" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="225" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="225" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A225" s="35"/>
       <c r="B225" s="9" t="s">
         <v>176</v>
       </c>
       <c r="C225" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="226" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="226" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A226" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B226" s="33" t="s">
         <v>101</v>
       </c>
       <c r="C226" s="33" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="227" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="227" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A227" s="50"/>
       <c r="B227" s="44" t="s">
         <v>149</v>
       </c>
       <c r="C227" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="228" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="228" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A228" s="50"/>
       <c r="B228" s="44" t="s">
         <v>150</v>
       </c>
       <c r="C228" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="229" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="229" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A229" s="50"/>
       <c r="B229" s="44" t="s">
         <v>151</v>
       </c>
       <c r="C229" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="230" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="230" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A230" s="50"/>
       <c r="B230" s="44" t="s">
         <v>152</v>
       </c>
       <c r="C230" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="231" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="231" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A231" s="35"/>
       <c r="B231" s="44" t="s">
         <v>153</v>
       </c>
       <c r="C231" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="232" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="232" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A232" s="35"/>
       <c r="B232" s="44" t="s">
         <v>154</v>
       </c>
       <c r="C232" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="233" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="233" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A233" s="35"/>
       <c r="B233" s="44" t="s">
         <v>155</v>
       </c>
       <c r="C233" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="234" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="234" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A234" s="35"/>
       <c r="B234" s="44" t="s">
         <v>156</v>
       </c>
       <c r="C234" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="235" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="235" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A235" s="35"/>
       <c r="B235" s="45" t="s">
         <v>157</v>
       </c>
       <c r="C235" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="236" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="236" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A236" s="35"/>
       <c r="B236" s="44" t="s">
         <v>158</v>
       </c>
       <c r="C236" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="237" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="237" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A237" s="34"/>
       <c r="B237" s="38"/>
       <c r="C237" s="38"/>
     </row>
-    <row r="238" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="238" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A238" s="34"/>
       <c r="B238" s="32" t="s">
         <v>177</v>
       </c>
     </row>
-    <row r="239" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="239" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A239" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B239" s="33" t="s">
         <v>54</v>
       </c>
       <c r="C239" s="33" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="240" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="240" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A240" s="35"/>
       <c r="B240" s="9" t="s">
         <v>104</v>
       </c>
       <c r="C240" s="10" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="241" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="241" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A241" s="35"/>
       <c r="B241" s="9" t="s">
         <v>106</v>
       </c>
       <c r="C241" s="10" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="242" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="242" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A242" s="35"/>
       <c r="B242" s="9" t="s">
         <v>107</v>
       </c>
       <c r="C242" s="10" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="243" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="243" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A243" s="35"/>
       <c r="B243" s="9" t="s">
         <v>179</v>
       </c>
       <c r="C243" s="10" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="244" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="244" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A244" s="35"/>
       <c r="B244" s="9" t="s">
         <v>110</v>
       </c>
       <c r="C244" s="10" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="245" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="245" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A245" s="35"/>
       <c r="B245" s="9" t="s">
         <v>167</v>
       </c>
       <c r="C245" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="246" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="246" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A246" s="35"/>
       <c r="B246" s="9" t="s">
         <v>76</v>
       </c>
       <c r="C246" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="247" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="247" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A247" s="35"/>
       <c r="B247" s="9" t="s">
         <v>115</v>
       </c>
       <c r="C247" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="248" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="248" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A248" s="35"/>
       <c r="B248" s="9" t="s">
         <v>168</v>
       </c>
       <c r="C248" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="249" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="249" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A249" s="35"/>
       <c r="B249" s="9" t="s">
         <v>77</v>
       </c>
       <c r="C249" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="250" spans="1:3" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="250" spans="1:3" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A250" s="35"/>
       <c r="B250" s="9" t="s">
         <v>180</v>
       </c>
       <c r="C250" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="251" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="251" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A251" s="35"/>
       <c r="B251" s="9" t="s">
         <v>118</v>
       </c>
       <c r="C251" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="252" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="252" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A252" s="35"/>
       <c r="B252" s="9" t="s">
         <v>119</v>
       </c>
       <c r="C252" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="253" spans="1:3" ht="15.6" x14ac:dyDescent="0.25">
+    <row r="253" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A253" s="35"/>
       <c r="B253" s="39" t="s">
         <v>120</v>
       </c>
       <c r="C253" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="254" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="254" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A254" s="35"/>
       <c r="B254" s="39" t="s">
         <v>121</v>
       </c>
       <c r="C254" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="255" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="255" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A255" s="35"/>
       <c r="B255" s="9" t="s">
         <v>169</v>
       </c>
       <c r="C255" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="256" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="256" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A256" s="35"/>
       <c r="B256" s="9" t="s">
         <v>181</v>
       </c>
       <c r="C256" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="257" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="257" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A257" s="35"/>
       <c r="B257" s="39" t="s">
         <v>124</v>
       </c>
       <c r="C257" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="258" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="258" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A258" s="35"/>
       <c r="B258" s="9" t="s">
         <v>125</v>
       </c>
       <c r="C258" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="259" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="259" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A259" s="35"/>
       <c r="B259" s="9" t="s">
         <v>78</v>
       </c>
       <c r="C259" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="260" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="260" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A260" s="35"/>
       <c r="B260" s="9" t="s">
         <v>126</v>
       </c>
       <c r="C260" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="261" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="261" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A261" s="35"/>
       <c r="B261" s="9" t="s">
         <v>127</v>
       </c>
       <c r="C261" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="262" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="262" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A262" s="35"/>
       <c r="B262" s="9" t="s">
         <v>128</v>
       </c>
       <c r="C262" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="263" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="263" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A263" s="35"/>
       <c r="B263" s="9" t="s">
         <v>129</v>
       </c>
       <c r="C263" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="264" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="264" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A264" s="35"/>
       <c r="B264" s="9" t="s">
         <v>130</v>
       </c>
       <c r="C264" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="265" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="265" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A265" s="35"/>
       <c r="B265" s="9" t="s">
         <v>80</v>
       </c>
       <c r="C265" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="266" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="266" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A266" s="35"/>
       <c r="B266" s="9" t="s">
         <v>182</v>
       </c>
       <c r="C266" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="267" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="267" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B267" s="9" t="s">
         <v>132</v>
       </c>
       <c r="C267" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="268" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="268" spans="1:3" x14ac:dyDescent="0.2">
       <c r="B268" s="9" t="s">
         <v>81</v>
       </c>
       <c r="C268" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="269" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="269" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A269" s="35"/>
       <c r="B269" s="9" t="s">
         <v>82</v>
       </c>
       <c r="C269" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="270" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="270" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A270" s="35"/>
       <c r="B270" s="9" t="s">
         <v>83</v>
       </c>
       <c r="C270" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="271" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="271" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A271" s="35"/>
       <c r="B271" s="9" t="s">
         <v>84</v>
       </c>
       <c r="C271" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="272" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="272" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A272" s="35"/>
       <c r="B272" s="9" t="s">
         <v>85</v>
       </c>
       <c r="C272" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="273" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="273" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A273" s="35"/>
       <c r="B273" s="9" t="s">
         <v>183</v>
       </c>
       <c r="C273" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="274" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="274" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A274" s="35"/>
       <c r="B274" s="9" t="s">
         <v>134</v>
       </c>
       <c r="C274" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="275" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="275" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A275" s="35"/>
       <c r="B275" s="9" t="s">
         <v>88</v>
       </c>
       <c r="C275" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="276" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="276" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A276" s="35"/>
       <c r="B276" s="9" t="s">
         <v>89</v>
       </c>
       <c r="C276" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="277" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="277" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A277" s="35"/>
       <c r="B277" s="9" t="s">
         <v>90</v>
       </c>
       <c r="C277" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="278" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="278" spans="1:3" ht="15" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A278" s="35"/>
       <c r="B278" s="9" t="s">
         <v>92</v>
       </c>
       <c r="C278" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="279" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="279" spans="1:3" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A279" s="35"/>
       <c r="B279" s="9" t="s">
         <v>136</v>
       </c>
       <c r="C279" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="280" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="280" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A280" s="35"/>
       <c r="B280" s="9" t="s">
         <v>184</v>
       </c>
       <c r="C280" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="281" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="281" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A281" s="35"/>
       <c r="B281" s="9" t="s">
         <v>69</v>
       </c>
       <c r="C281" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="282" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="282" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A282" s="35"/>
       <c r="B282" s="9" t="s">
         <v>138</v>
       </c>
       <c r="C282" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="283" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="283" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A283" s="35"/>
       <c r="B283" s="9" t="s">
         <v>139</v>
       </c>
       <c r="C283" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="284" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="284" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A284" s="35"/>
       <c r="B284" s="9" t="s">
         <v>96</v>
       </c>
       <c r="C284" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="285" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="285" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A285" s="35"/>
       <c r="B285" s="9" t="s">
         <v>97</v>
       </c>
       <c r="C285" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="286" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="286" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A286" s="35"/>
       <c r="B286" s="40" t="s">
         <v>98</v>
       </c>
       <c r="C286" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="287" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="287" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A287" s="35"/>
       <c r="B287" s="9" t="s">
         <v>185</v>
       </c>
       <c r="C287" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="288" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="288" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A288" s="35"/>
       <c r="B288" s="9" t="s">
         <v>186</v>
       </c>
       <c r="C288" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="289" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="289" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A289" s="35"/>
       <c r="B289" s="9" t="s">
         <v>145</v>
       </c>
       <c r="C289" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="290" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="290" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A290" s="35"/>
       <c r="B290" s="9" t="s">
         <v>144</v>
       </c>
       <c r="C290" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="291" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="291" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A291" s="35"/>
       <c r="B291" s="49" t="s">
         <v>175</v>
       </c>
       <c r="C291" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="292" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="292" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A292" s="35"/>
       <c r="B292" s="9" t="s">
         <v>147</v>
       </c>
       <c r="C292" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="293" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="293" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A293" s="35"/>
       <c r="B293" s="9" t="s">
         <v>187</v>
       </c>
       <c r="C293" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="294" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="294" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A294" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B294" s="33" t="s">
         <v>101</v>
       </c>
       <c r="C294" s="33" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="295" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="295" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A295" s="50"/>
       <c r="B295" s="44" t="s">
         <v>149</v>
       </c>
       <c r="C295" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="296" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="296" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A296" s="35"/>
       <c r="B296" s="44" t="s">
         <v>150</v>
       </c>
       <c r="C296" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="297" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="297" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A297" s="35"/>
       <c r="B297" s="44" t="s">
         <v>151</v>
       </c>
       <c r="C297" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="298" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="298" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A298" s="35"/>
       <c r="B298" s="44" t="s">
         <v>152</v>
       </c>
       <c r="C298" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="299" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="299" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A299" s="35"/>
       <c r="B299" s="44" t="s">
         <v>153</v>
       </c>
       <c r="C299" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="300" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="300" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A300" s="35"/>
       <c r="B300" s="44" t="s">
         <v>154</v>
       </c>
       <c r="C300" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="301" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="301" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A301" s="35"/>
       <c r="B301" s="44" t="s">
         <v>155</v>
       </c>
       <c r="C301" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="302" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="302" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A302" s="35"/>
       <c r="B302" s="44" t="s">
         <v>156</v>
       </c>
       <c r="C302" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="303" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="303" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A303" s="35"/>
       <c r="B303" s="45" t="s">
         <v>157</v>
       </c>
       <c r="C303" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="304" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="304" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A304" s="35"/>
       <c r="B304" s="51" t="s">
         <v>158</v>
       </c>
       <c r="C304" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="305" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="305" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A305" s="34"/>
       <c r="B305" s="38"/>
       <c r="C305" s="38"/>
     </row>
-    <row r="306" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="306" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A306" s="34"/>
       <c r="B306" s="32" t="s">
         <v>188</v>
       </c>
     </row>
-    <row r="307" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="307" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A307" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B307" s="33" t="s">
         <v>54</v>
       </c>
       <c r="C307" s="33" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="308" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="308" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A308" s="35"/>
       <c r="B308" s="39" t="s">
         <v>104</v>
       </c>
       <c r="C308" s="10" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="309" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="309" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A309" s="35"/>
       <c r="B309" s="39" t="s">
         <v>106</v>
       </c>
       <c r="C309" s="10" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="310" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="310" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A310" s="35"/>
       <c r="B310" s="39" t="s">
         <v>107</v>
       </c>
       <c r="C310" s="10" t="s">
         <v>178</v>
       </c>
     </row>
-    <row r="311" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="311" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A311" s="35"/>
       <c r="B311" s="39" t="s">
         <v>179</v>
       </c>
       <c r="C311" s="10" t="s">
         <v>109</v>
       </c>
     </row>
-    <row r="312" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="312" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A312" s="35"/>
       <c r="B312" s="39" t="s">
         <v>110</v>
       </c>
       <c r="C312" s="10" t="s">
         <v>111</v>
       </c>
     </row>
-    <row r="313" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="313" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A313" s="35"/>
       <c r="B313" s="39" t="s">
         <v>167</v>
       </c>
       <c r="C313" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="314" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="314" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A314" s="35"/>
       <c r="B314" s="39" t="s">
         <v>76</v>
       </c>
       <c r="C314" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="315" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="315" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A315" s="35"/>
       <c r="B315" s="39" t="s">
         <v>115</v>
       </c>
       <c r="C315" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="316" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="316" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A316" s="35"/>
       <c r="B316" s="39" t="s">
         <v>116</v>
       </c>
       <c r="C316" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="317" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="317" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A317" s="35"/>
       <c r="B317" s="39" t="s">
         <v>77</v>
       </c>
       <c r="C317" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="318" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="318" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A318" s="35"/>
       <c r="B318" s="39" t="s">
         <v>189</v>
       </c>
       <c r="C318" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="319" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="319" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A319" s="35"/>
       <c r="B319" s="39" t="s">
         <v>118</v>
       </c>
       <c r="C319" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="320" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="320" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A320" s="35"/>
       <c r="B320" s="39" t="s">
         <v>119</v>
       </c>
       <c r="C320" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="321" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="321" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A321" s="35"/>
       <c r="B321" s="39" t="s">
         <v>190</v>
       </c>
       <c r="C321" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="322" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="322" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A322" s="35"/>
       <c r="B322" s="39" t="s">
         <v>121</v>
       </c>
       <c r="C322" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="323" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="323" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A323" s="35"/>
       <c r="B323" s="39" t="s">
         <v>169</v>
       </c>
       <c r="C323" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="324" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="324" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A324" s="35"/>
       <c r="B324" s="39" t="s">
         <v>191</v>
       </c>
       <c r="C324" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="325" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="325" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A325" s="35"/>
       <c r="B325" s="39" t="s">
         <v>124</v>
       </c>
       <c r="C325" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="326" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="326" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A326" s="35"/>
       <c r="B326" s="39" t="s">
         <v>125</v>
       </c>
       <c r="C326" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="327" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="327" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A327" s="35"/>
       <c r="B327" s="39" t="s">
         <v>78</v>
       </c>
       <c r="C327" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="328" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="328" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A328" s="35"/>
       <c r="B328" s="39" t="s">
         <v>126</v>
       </c>
       <c r="C328" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="329" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="329" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A329" s="35"/>
       <c r="B329" s="39" t="s">
         <v>127</v>
       </c>
       <c r="C329" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="330" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="330" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A330" s="35"/>
       <c r="B330" s="39" t="s">
         <v>128</v>
       </c>
       <c r="C330" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="331" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="331" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A331" s="35"/>
       <c r="B331" s="39" t="s">
         <v>129</v>
       </c>
       <c r="C331" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="332" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="332" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A332" s="35"/>
       <c r="B332" s="39" t="s">
         <v>130</v>
       </c>
       <c r="C332" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="333" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="333" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A333" s="35"/>
       <c r="B333" s="39" t="s">
         <v>80</v>
       </c>
       <c r="C333" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="334" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="334" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A334" s="35"/>
       <c r="B334" s="39" t="s">
         <v>131</v>
       </c>
       <c r="C334" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="335" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="335" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A335" s="35"/>
       <c r="B335" s="39" t="s">
         <v>132</v>
       </c>
       <c r="C335" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="336" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="336" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A336" s="35"/>
       <c r="B336" s="39" t="s">
         <v>81</v>
       </c>
       <c r="C336" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="337" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="337" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A337" s="35"/>
       <c r="B337" s="39" t="s">
         <v>82</v>
       </c>
       <c r="C337" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="338" spans="1:3" ht="39.6" x14ac:dyDescent="0.25">
+    <row r="338" spans="1:3" ht="38.25" x14ac:dyDescent="0.2">
       <c r="A338" s="35"/>
       <c r="B338" s="39" t="s">
         <v>192</v>
       </c>
       <c r="C338" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="339" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="339" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A339" s="35"/>
       <c r="B339" s="39" t="s">
         <v>60</v>
       </c>
       <c r="C339" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="340" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="340" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A340" s="35"/>
       <c r="B340" s="39" t="s">
         <v>83</v>
       </c>
       <c r="C340" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="341" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="341" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A341" s="35"/>
       <c r="B341" s="39" t="s">
         <v>84</v>
       </c>
       <c r="C341" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="342" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="342" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A342" s="35"/>
       <c r="B342" s="39" t="s">
         <v>171</v>
       </c>
       <c r="C342" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="343" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="343" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A343" s="35"/>
       <c r="B343" s="39" t="s">
         <v>133</v>
       </c>
       <c r="C343" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="344" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="344" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A344" s="35"/>
       <c r="B344" s="39" t="s">
         <v>193</v>
       </c>
       <c r="C344" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="345" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="345" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A345" s="35"/>
       <c r="B345" s="39" t="s">
         <v>194</v>
       </c>
       <c r="C345" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="346" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="346" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A346" s="35"/>
       <c r="B346" s="39" t="s">
         <v>89</v>
       </c>
       <c r="C346" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="347" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="347" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A347" s="35"/>
       <c r="B347" s="39" t="s">
         <v>195</v>
       </c>
       <c r="C347" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="348" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="348" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A348" s="35"/>
       <c r="B348" s="39" t="s">
         <v>172</v>
       </c>
       <c r="C348" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="349" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="349" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A349" s="35"/>
       <c r="B349" s="39" t="s">
         <v>136</v>
       </c>
       <c r="C349" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="350" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="350" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A350" s="35"/>
       <c r="B350" s="39" t="s">
         <v>94</v>
       </c>
       <c r="C350" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="351" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="351" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A351" s="35"/>
       <c r="B351" s="39" t="s">
         <v>69</v>
       </c>
       <c r="C351" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="352" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="352" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A352" s="35"/>
       <c r="B352" s="39" t="s">
         <v>138</v>
       </c>
       <c r="C352" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="353" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="353" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A353" s="35"/>
       <c r="B353" s="39" t="s">
         <v>139</v>
       </c>
       <c r="C353" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="354" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="354" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A354" s="35"/>
       <c r="B354" s="39" t="s">
         <v>140</v>
       </c>
       <c r="C354" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="355" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="355" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A355" s="35"/>
       <c r="B355" s="39" t="s">
         <v>97</v>
       </c>
       <c r="C355" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="356" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="356" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A356" s="35"/>
       <c r="B356" s="40" t="s">
         <v>98</v>
       </c>
       <c r="C356" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="357" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="357" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A357" s="35"/>
       <c r="B357" s="39" t="s">
         <v>196</v>
       </c>
       <c r="C357" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="358" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="358" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A358" s="35"/>
       <c r="B358" s="39" t="s">
         <v>185</v>
       </c>
       <c r="C358" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="359" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="359" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A359" s="35"/>
       <c r="B359" s="39" t="s">
         <v>174</v>
       </c>
       <c r="C359" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="360" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="360" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A360" s="35"/>
       <c r="B360" s="39" t="s">
         <v>145</v>
       </c>
       <c r="C360" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="361" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="361" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A361" s="35"/>
       <c r="B361" s="39" t="s">
         <v>144</v>
       </c>
       <c r="C361" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="362" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="362" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A362" s="35"/>
       <c r="B362" s="39" t="s">
         <v>175</v>
       </c>
       <c r="C362" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="363" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="363" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A363" s="35"/>
       <c r="B363" s="39" t="s">
         <v>147</v>
       </c>
       <c r="C363" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="364" spans="1:3" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="364" spans="1:3" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A364" s="35"/>
       <c r="B364" s="39" t="s">
         <v>148</v>
       </c>
       <c r="C364" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="365" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="365" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A365" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B365" s="33" t="s">
         <v>101</v>
       </c>
       <c r="C365" s="33" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="366" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="366" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A366" s="35"/>
       <c r="B366" s="44" t="s">
         <v>149</v>
       </c>
       <c r="C366" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="367" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="367" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A367" s="35"/>
       <c r="B367" s="44" t="s">
         <v>150</v>
       </c>
       <c r="C367" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="368" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="368" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A368" s="35"/>
       <c r="B368" s="44" t="s">
         <v>151</v>
       </c>
       <c r="C368" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="369" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="369" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A369" s="35"/>
       <c r="B369" s="44" t="s">
         <v>152</v>
       </c>
       <c r="C369" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="370" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="370" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A370" s="35"/>
       <c r="B370" s="44" t="s">
         <v>153</v>
       </c>
       <c r="C370" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="371" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="371" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A371" s="35"/>
       <c r="B371" s="44" t="s">
         <v>154</v>
       </c>
       <c r="C371" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="372" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="372" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A372" s="35"/>
       <c r="B372" s="44" t="s">
         <v>155</v>
       </c>
       <c r="C372" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="373" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="373" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A373" s="35"/>
       <c r="B373" s="45" t="s">
         <v>157</v>
       </c>
       <c r="C373" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="374" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="374" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A374" s="35"/>
       <c r="B374" s="51" t="s">
         <v>158</v>
       </c>
       <c r="C374" s="10" t="s">
         <v>57</v>
       </c>
     </row>
-    <row r="376" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="376" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A376" s="52" t="s">
         <v>53</v>
       </c>
       <c r="B376" s="52" t="s">
         <v>197</v>
       </c>
       <c r="C376" s="52" t="s">
         <v>55</v>
       </c>
     </row>
-    <row r="377" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="377" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A377" s="53">
         <v>57710101</v>
       </c>
       <c r="B377" s="44" t="s">
         <v>198</v>
       </c>
-      <c r="C377" s="64">
-[...3 lines deleted...]
-    <row r="378" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C377" s="63">
+        <v>1735.5519999999999</v>
+      </c>
+    </row>
+    <row r="378" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A378" s="53">
         <v>57710102</v>
       </c>
       <c r="B378" s="44" t="s">
         <v>199</v>
       </c>
-      <c r="C378" s="64">
-[...3 lines deleted...]
-    <row r="379" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C378" s="63">
+        <v>748.45679999999993</v>
+      </c>
+    </row>
+    <row r="379" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A379" s="53">
         <v>57710103</v>
       </c>
       <c r="B379" s="44" t="s">
         <v>200</v>
       </c>
-      <c r="C379" s="64">
-[...3 lines deleted...]
-    <row r="380" spans="1:8" x14ac:dyDescent="0.25">
+      <c r="C379" s="63">
+        <v>650.83199999999999</v>
+      </c>
+    </row>
+    <row r="380" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A380" s="33"/>
       <c r="B380" s="33" t="s">
         <v>63</v>
       </c>
       <c r="C380" s="33"/>
     </row>
-    <row r="381" spans="1:8" ht="26.4" x14ac:dyDescent="0.25">
+    <row r="381" spans="1:8" ht="25.5" x14ac:dyDescent="0.2">
       <c r="A381" s="53"/>
       <c r="B381" s="48" t="s">
         <v>201</v>
       </c>
       <c r="C381" s="54"/>
     </row>
-    <row r="382" spans="1:8" x14ac:dyDescent="0.25">
+    <row r="382" spans="1:8" x14ac:dyDescent="0.2">
       <c r="A382" s="55"/>
       <c r="B382" s="56"/>
       <c r="C382" s="57"/>
     </row>
-    <row r="384" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.3">
-      <c r="A384" s="67" t="s">
+    <row r="384" spans="1:8" ht="23.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A384" s="66" t="s">
         <v>202</v>
       </c>
-      <c r="B384" s="68"/>
-      <c r="C384" s="69"/>
+      <c r="B384" s="67"/>
+      <c r="C384" s="68"/>
       <c r="D384"/>
       <c r="E384"/>
       <c r="F384"/>
       <c r="G384"/>
       <c r="H384"/>
     </row>
-    <row r="385" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="385" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A385" s="33" t="s">
         <v>53</v>
       </c>
       <c r="B385" s="33" t="s">
         <v>203</v>
       </c>
       <c r="C385" s="33" t="s">
         <v>204</v>
       </c>
     </row>
-    <row r="386" spans="1:3" x14ac:dyDescent="0.25">
+    <row r="386" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A386" s="44">
         <v>59080301</v>
       </c>
       <c r="B386" s="44" t="s">
         <v>205</v>
       </c>
-      <c r="C386" s="64">
-[...3 lines deleted...]
-    <row r="387" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C386" s="63">
+        <v>113.9008</v>
+      </c>
+    </row>
+    <row r="387" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A387" s="44">
         <v>50000543</v>
       </c>
       <c r="B387" s="44" t="s">
         <v>206</v>
       </c>
-      <c r="C387" s="64">
-[...3 lines deleted...]
-    <row r="388" spans="1:3" x14ac:dyDescent="0.25">
+      <c r="C387" s="63">
+        <v>49.8992</v>
+      </c>
+    </row>
+    <row r="388" spans="1:3" x14ac:dyDescent="0.2">
       <c r="A388" s="58" t="s">
         <v>207</v>
       </c>
       <c r="B388" s="59" t="s">
         <v>208</v>
       </c>
       <c r="C388" s="60"/>
     </row>
   </sheetData>
   <mergeCells count="8">
     <mergeCell ref="B96:C96"/>
     <mergeCell ref="A384:C384"/>
     <mergeCell ref="A2:H2"/>
     <mergeCell ref="A1:H1"/>
     <mergeCell ref="A4:H4"/>
     <mergeCell ref="A5:H6"/>
     <mergeCell ref="A8:B8"/>
     <mergeCell ref="A3:H3"/>
   </mergeCells>
   <pageMargins left="0.511811024" right="0.511811024" top="0.78740157499999996" bottom="0.78740157499999996" header="0.31496062000000002" footer="0.31496062000000002"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
@@ -6227,25 +6224,51 @@
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Matheus Ferraz Martins</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:category/>
   <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Enabled">
+    <vt:lpwstr>true</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_SetDate">
+    <vt:lpwstr>2025-12-29T19:26:05Z</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Method">
+    <vt:lpwstr>Standard</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_Name">
+    <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_SiteId">
+    <vt:lpwstr>38ae2f02-5710-4e12-80bb-83600c3fdf1e</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_ActionId">
+    <vt:lpwstr>5160b55a-7389-4974-abb6-de6a46aaa51a</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MSIP_Label_defa4170-0d19-0005-0004-bc88714345d2_ContentBits">
+    <vt:lpwstr>0</vt:lpwstr>
+  </property>
+</Properties>
+</file>